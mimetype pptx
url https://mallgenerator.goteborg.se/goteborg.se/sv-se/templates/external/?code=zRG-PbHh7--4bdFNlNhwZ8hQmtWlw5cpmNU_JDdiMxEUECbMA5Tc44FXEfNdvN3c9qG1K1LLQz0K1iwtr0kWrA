--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -210,56 +210,56 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="18979" autoAdjust="0"/>
     <p:restoredTop sz="94626" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="2142" y="768"/>
+        <p:origin x="1314" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -331,51 +331,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8101040" y="1"/>
             <a:ext cx="6197440" cy="491684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="133192" tIns="66596" rIns="133192" bIns="66596" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1700"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-11-20</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4813300" y="1225550"/>
             <a:ext cx="4675188" cy="3306763"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6878,898 +6878,1456 @@
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F3FB73-4E5E-039C-07CB-FA605D3E49F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7379702C-17DB-291B-0A49-9DB7ECCC467B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15754034" y="5990965"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="15568977" y="6149903"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C7173D3-4BB5-952A-960B-B63F9BB3DC2B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C33E0B3F-31A4-E035-3B7C-B476BFF37AC8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="4" name="Grupp 3">
+            <p:cNvPr id="25" name="Grupp 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A02C7D-84E9-BEAD-9606-8455EC758B1D}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5EFF7AF-9D29-B6B1-CDAA-046CBAC9978E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="7" name="Ellips 6">
+              <p:cNvPr id="26" name="Ellips 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F4A1F6-C5B7-D574-F503-71E988B5F3BF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECBB934A-C5EB-82F1-2756-994F636C8946}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="8" name="Ellips 7">
+              <p:cNvPr id="27" name="Ellips 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B52CC150-2AF1-276D-8ED5-757E09FA7EC0}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DF047C-A6CC-2EA6-FBC5-5AF1854088A2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="9" name="Ellips 8">
+              <p:cNvPr id="28" name="Ellips 27">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7056A1A-9B3E-5B08-2975-AC918D8DFCEB}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D09DA5-4681-8BB6-A835-DECEC283276A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="10" name="Ellips 9">
+              <p:cNvPr id="29" name="Ellips 28">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9306444-9E22-402C-6090-ACDAFC7F6DAA}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF31680-301C-20BB-8E5B-43EA87780C6D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="12" name="Ellips 11">
+              <p:cNvPr id="30" name="Ellips 29">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A6745F4-8854-CB67-8B76-100B98936E8C}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B87F1B9-61DC-1D15-5D48-1BA7A577F170}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="13" name="Ellips 12">
+              <p:cNvPr id="31" name="Ellips 30">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDC898C-D64E-8B5D-36B9-55C67F00B15F}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B450525-DE0C-8AB7-53F3-5B9D81DD320E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="14" name="Ellips 13">
+              <p:cNvPr id="32" name="Ellips 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABB4A11-CD2A-A81B-CCD7-FF7A646A5118}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17FE16AE-0D10-8A7E-CD88-8C1F1EA1E8BF}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="15" name="Ellips 14">
+              <p:cNvPr id="33" name="Ellips 32">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D61EC23-1911-B607-AD98-7F194EC8BF9E}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3ECBA9E-B321-AC2E-AE8D-412DCC695F6B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="16" name="Ellips 15">
+              <p:cNvPr id="34" name="Ellips 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01432A56-1EE4-D470-543B-CD52699B6379}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B528E6-E0D3-1A5A-33D6-DDADDAF28790}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="17" name="Ellips 16">
+              <p:cNvPr id="35" name="Ellips 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067F266D-3633-50BB-2F7A-EC91113FB125}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF48B5AC-1445-F610-31AB-1A38BE394402}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="18" name="Ellips 17">
+              <p:cNvPr id="36" name="Ellips 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DFADB7-8623-8D4D-66DF-1E862A1EF15C}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F80F7ADA-DB67-F28B-3ABA-12E6C48392A3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="Ellips 18">
+              <p:cNvPr id="37" name="Ellips 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF464DAA-13D7-65FF-331C-73BA728F206F}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4F9A2F6-EF3A-5090-038D-9C9B7EC2D7E6}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="Ellips 19">
+              <p:cNvPr id="38" name="Ellips 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01BDD7A0-37C2-D4C6-0E1A-B7B50C143740}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68CAECFB-F835-5D17-B27E-B2D9A125289C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="Ellips 20">
+              <p:cNvPr id="39" name="Ellips 38">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2251B35-4C31-39C6-19C8-6634AAF8F3D2}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F62B2F40-A072-E18A-36B0-CEE601B6E257}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="40" name="textruta 39">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60AFD49-AC21-8E9F-2678-009598757F63}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="41" name="textruta 40">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC26204-0037-9232-A181-5AE3B5F27194}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="42" name="textruta 41">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1656845F-DDDA-6F0C-A49F-4AE52B707D88}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="43" name="textruta 42">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D32CD6-A05F-075D-A984-EA882FAF1982}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="44" name="textruta 43">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9776301-E46B-B704-2774-3E7588A6B6E9}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="45" name="textruta 44">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E18BD0-23A6-3FDE-9938-B032C85930D7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="46" name="textruta 45">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020061E1-84CB-5C00-5901-4DD09A7DEF5B}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="47" name="textruta 46">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78DAD820-2D7E-6B2B-925E-5B334E6CB729}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="48" name="textruta 47">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E362D83A-E36F-CFC8-191A-F566C621739D}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="49" name="textruta 48">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89A93CE-F49C-8793-4C66-AB3E1A89531E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="50" name="textruta 49">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C35DB4DB-CDA6-C293-3B75-106AAE397010}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="51" name="textruta 50">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{871AAD9C-F0BE-F82C-B557-20A2B40E6155}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="52" name="textruta 51">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FE63D62-7C9C-0817-0F2A-C22517848CA3}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="53" name="textruta 52">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2A2D12-4DC4-803F-313F-7753660113A2}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
     <p:sldLayoutId id="2147483688" r:id="rId2"/>
     <p:sldLayoutId id="2147483655" r:id="rId3"/>
     <p:sldLayoutId id="2147483691" r:id="rId4"/>
     <p:sldLayoutId id="2147483695" r:id="rId5"/>
     <p:sldLayoutId id="2147483696" r:id="rId6"/>
     <p:sldLayoutId id="2147483697" r:id="rId7"/>
     <p:sldLayoutId id="2147483698" r:id="rId8"/>
     <p:sldLayoutId id="2147483699" r:id="rId9"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1069257" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -8224,898 +8782,1456 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId17">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="12708910" y="518400"/>
             <a:ext cx="1930193" cy="642938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2900A90C-C11C-25AF-A841-22CB1EC53E30}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59B8E638-2401-EB0E-7852-A2E12CA2B1A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15754034" y="5990965"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="15568977" y="6149903"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6D3C3D-D6D1-DB73-F078-38D516CD7E69}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD76FA9D-716F-26F1-0FA6-4936970B4435}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="4" name="Grupp 3">
+            <p:cNvPr id="25" name="Grupp 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6675E674-D171-390A-8317-81F9BE1E3E65}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BB4B44-7265-1A74-CB82-7D4FFD448E9A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="8" name="Ellips 7">
+              <p:cNvPr id="26" name="Ellips 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FBE72A-FF92-F801-8CC1-BE9FB6E697B8}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B24B39DF-0C9E-4E60-0996-920011E8D78F}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="9" name="Ellips 8">
+              <p:cNvPr id="27" name="Ellips 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B4C824-2884-2B7D-1195-E9AD7EC4063B}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1055418B-A6E8-73D4-1493-0D1D0370ADEF}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="10" name="Ellips 9">
+              <p:cNvPr id="28" name="Ellips 27">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27CCF84E-D2AF-2CFF-119F-8BD6E8794102}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B0EED92-1322-FFBB-EF56-0EDE6A26DB90}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="11" name="Ellips 10">
+              <p:cNvPr id="29" name="Ellips 28">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81B62CB5-3A6E-8134-0F2D-0244AA75EEE7}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E2C626C-DD20-C53D-DF61-EFF349D7071B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="12" name="Ellips 11">
+              <p:cNvPr id="30" name="Ellips 29">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8B4C5EB-1689-853C-282D-F5FA78CC7C0D}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180BC682-4550-11E9-DE57-25F7F8E8A19C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="13" name="Ellips 12">
+              <p:cNvPr id="31" name="Ellips 30">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D40FE4A-8C3D-9D70-B590-9B53AFBA5DC2}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C9E1ED-54B1-F053-6792-25E178F9CDBC}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="14" name="Ellips 13">
+              <p:cNvPr id="32" name="Ellips 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5828AC97-B8D0-CE54-8C82-9FF1F40AAA12}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED2DA8C-9E41-F5EE-CB8D-C8D4E2B790BE}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="15" name="Ellips 14">
+              <p:cNvPr id="33" name="Ellips 32">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B034BB-64B2-F13D-9028-DB2FDD59CC12}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B99708-79D1-AF5D-81A0-B5C7E800AD95}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="16" name="Ellips 15">
+              <p:cNvPr id="34" name="Ellips 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3AE07B3-DF29-0ACC-A5AF-B64933A97077}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D758DE12-01DA-0C15-8E07-7BE24D1D3DE7}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="17" name="Ellips 16">
+              <p:cNvPr id="35" name="Ellips 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECBB4EA-F59A-198D-BA05-70E75240EC32}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37114005-10B7-3307-24E9-232A8AB7D28E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="18" name="Ellips 17">
+              <p:cNvPr id="36" name="Ellips 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4847981F-340F-0646-692B-22924249534D}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26BA5A5F-A287-EBFF-31D5-E3A2D029812D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="Ellips 18">
+              <p:cNvPr id="37" name="Ellips 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D084A706-1390-E7A1-AEBB-F829028400CB}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DD1D470-2955-D89F-FE6B-C0EFFD2D8611}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="Ellips 19">
+              <p:cNvPr id="38" name="Ellips 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0F650E6-9DCD-AB27-5410-1020F7B12F7E}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEA59D8A-C622-D7FC-9D1D-ACA7BEEC2BA8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="Ellips 20">
+              <p:cNvPr id="39" name="Ellips 38">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8FBF7CF-DA62-3776-C56B-F367B1675E08}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E24214E9-AF37-DCA5-9B6D-B4BC4354B1C0}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="40" name="textruta 39">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C1EDA6-B5F3-866C-84DB-43A8D8B68D24}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="41" name="textruta 40">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554E9234-0FB0-2984-169E-EB48E3F50057}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="42" name="textruta 41">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05EEEBB4-E0F9-8041-73C3-CC6F5FE51E3D}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="43" name="textruta 42">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D67BDF79-FBE2-7DE3-E0FF-B0D955A863FD}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="44" name="textruta 43">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77034A70-678D-EBF4-7D27-49654A465D2C}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="45" name="textruta 44">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B84F207F-3992-D312-F5F2-CAC628F8A858}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="46" name="textruta 45">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC457128-89EC-8663-441A-35F885935B0A}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="47" name="textruta 46">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{982CF22D-3FB1-FBA0-7136-D433CDA5565E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="48" name="textruta 47">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7836B3C1-C5DC-8B8E-B6CD-24D21046B07F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="49" name="textruta 48">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E6F82C-7906-0C57-91DF-9F88833F5FB3}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="50" name="textruta 49">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9FA86AA-CD0B-DA5D-52A7-19601A68377F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="51" name="textruta 50">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B51D73-5621-2447-8AC6-26C661AB7A58}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="52" name="textruta 51">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92DCAE30-1AA8-1BB0-FAB7-D188E863DD2D}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="53" name="textruta 52">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86C347C8-2AE5-BC15-968D-013BDA128423}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259524485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483674" r:id="rId1"/>
     <p:sldLayoutId id="2147483675" r:id="rId2"/>
     <p:sldLayoutId id="2147483676" r:id="rId3"/>
     <p:sldLayoutId id="2147483677" r:id="rId4"/>
     <p:sldLayoutId id="2147483678" r:id="rId5"/>
     <p:sldLayoutId id="2147483687" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
     <p:sldLayoutId id="2147483684" r:id="rId12"/>
     <p:sldLayoutId id="2147483685" r:id="rId13"/>
     <p:sldLayoutId id="2147483686" r:id="rId14"/>
     <p:sldLayoutId id="2147483692" r:id="rId15"/>
@@ -9576,898 +10692,1456 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="12708910" y="9603577"/>
             <a:ext cx="1930193" cy="642938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE659A02-BC2E-DF4C-57BD-AFF39882DC25}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46EA8546-4264-1539-645F-EC513FE74314}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15754034" y="5990965"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="15568977" y="6149903"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0877A8-9F2C-932C-3207-33F45911C502}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73B7A72B-8CB9-9730-3B55-2527B471058E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="4" name="Grupp 3">
+            <p:cNvPr id="25" name="Grupp 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C08C22D-06ED-15FB-57DD-847DF490DBFF}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{102E830B-4D7F-9375-8190-A03BAFC38FDC}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="8" name="Ellips 7">
+              <p:cNvPr id="26" name="Ellips 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D94F9F31-35B5-89FF-7B87-B99230E1B585}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EB526D-EBDC-61D8-811A-AD554BBAD23D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="9" name="Ellips 8">
+              <p:cNvPr id="27" name="Ellips 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B7ADA7-F171-A6D0-7FE6-5CF95F07E90B}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC9EA18-BC7F-83B1-D5E7-151B349D5435}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="10" name="Ellips 9">
+              <p:cNvPr id="28" name="Ellips 27">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420E0954-4C74-D934-2E7E-3F223EA3D1C1}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A5E9F97-C69F-D8A3-30A7-4501FB143472}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="11" name="Ellips 10">
+              <p:cNvPr id="29" name="Ellips 28">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049263E4-2FA0-E66D-9EF9-78B1A407EA69}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97B66D9-5949-987C-71AF-7CC6712F9D77}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="12" name="Ellips 11">
+              <p:cNvPr id="30" name="Ellips 29">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00A3CE8B-909A-E263-CF75-B4B432EDB9EF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00A2EEAA-0F8D-FBC4-5C1E-61E76BD5F127}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="13" name="Ellips 12">
+              <p:cNvPr id="31" name="Ellips 30">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969804CC-AF20-0BBF-898F-D5AA89DC634F}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE6E78C9-5BD8-CB1F-D72D-55F95E9CBAF8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="14" name="Ellips 13">
+              <p:cNvPr id="32" name="Ellips 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B451E283-FA2D-6733-D356-72F0FEF0CD86}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD30E30-A719-C36E-91F4-6F3010D7C6BA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="15" name="Ellips 14">
+              <p:cNvPr id="33" name="Ellips 32">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5862634-2489-D113-9704-745FB1B5B202}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04FC3CEC-4477-8278-6DCC-B6BFC227EDE0}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="16" name="Ellips 15">
+              <p:cNvPr id="34" name="Ellips 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1997D0-17EC-0AC3-8C34-8825419E124D}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{227A9F9D-9366-DF17-3DFF-818A47062FD4}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="17" name="Ellips 16">
+              <p:cNvPr id="35" name="Ellips 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81592FBB-DA49-BFC6-0387-95136910AE4A}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5582619-8A3C-BCC1-618A-07E5D18CE681}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="18" name="Ellips 17">
+              <p:cNvPr id="36" name="Ellips 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB92048-EE89-28D3-65DD-60EE24BD2589}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{979F92E2-0680-7A75-F3FE-5A70519FE438}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="Ellips 18">
+              <p:cNvPr id="37" name="Ellips 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F1D247B-0666-71AA-9323-E3CA6FA89632}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB2B985-C808-0B4D-F1E9-37F34B738B42}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="Ellips 19">
+              <p:cNvPr id="38" name="Ellips 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A59E212-847C-E713-9209-22C9710B09EA}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A078D847-2244-EB8C-EB99-404B53874BA8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="Ellips 20">
+              <p:cNvPr id="39" name="Ellips 38">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47243521-2F74-E5C6-201C-7A144E59D056}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{464013D6-F69A-C3CE-10EA-2D392AE417D9}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="40" name="textruta 39">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C4AD29-1694-9022-6205-B2B7AFC2851A}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="41" name="textruta 40">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF31A058-F5B8-0B0B-6C43-C6A844AD12A8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="42" name="textruta 41">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C92DC7A-AFD5-0633-32F9-C8C96EEDEBE6}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="43" name="textruta 42">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E51A134-B460-32E8-5D11-3A7FA9E7812D}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="44" name="textruta 43">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68D1DFB-657A-AE91-BE71-8A8011AA8AC8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="45" name="textruta 44">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C4D8A8-5EA4-B466-FA58-F205DE677AE2}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="46" name="textruta 45">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4263684-C2E0-502C-24D3-7819BF8EDB0E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="47" name="textruta 46">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85345CB4-381E-E8A6-C674-9344E31E38DC}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="48" name="textruta 47">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05A4A9C2-28E9-093F-A720-15AD3BD403C7}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="49" name="textruta 48">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A31549B-78FB-E3CC-E288-3F8535B3C42C}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="50" name="textruta 49">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FBD49D7-CB99-699D-40A0-C5860A83DF38}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="51" name="textruta 50">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0039F9F0-BEC7-FB55-E643-FBF847ECCA90}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="52" name="textruta 51">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F44102-51BD-194D-F4E0-246643F947C3}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="53" name="textruta 52">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454BD2C5-3868-60B9-B0B4-026CD0F5D9CC}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855596747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483693" r:id="rId1"/>
     <p:sldLayoutId id="2147483694" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1069257" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="6600" kern="1200" baseline="0">
           <a:solidFill>
@@ -10752,51 +12426,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="294" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" pos="9207" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="6429" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -11570,107 +13244,113 @@
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Tillämpning i trycksaker</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
-              <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns </a:t>
+              <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:t>Mer information finns </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Tillgänglighet i mallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>Kommunikation i staden</a:t>
+              <a:t>Kommunikationsverktyg</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="textruta 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C23F399C-317F-4C9E-B38C-69CA3F3A7AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6664554" y="6766050"/>
             <a:ext cx="4152900" cy="246221"/>
           </a:xfrm>
@@ -20180,51 +21860,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{9FD162E5-92A3-46D7-9DAC-3FC3A8E79BA7}" vid="{B752B98A-F0C0-45A5-82CC-FE316B1EE7B2}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{96C487A6-163E-4404-82D5-02BB111E87B1}" vid="{82C49F48-FC78-49A2-AA94-81A007E79863}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A3-mall Göteborgs Stad - färger">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -20381,51 +22061,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{9FD162E5-92A3-46D7-9DAC-3FC3A8E79BA7}" vid="{2A92919D-2F35-48E2-970F-2174B83C90EA}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{96C487A6-163E-4404-82D5-02BB111E87B1}" vid="{4727B23C-4DBC-43AB-B154-C52D430804D8}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -20582,51 +22262,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{9FD162E5-92A3-46D7-9DAC-3FC3A8E79BA7}" vid="{776A7B10-FC01-46DD-855D-0CC73AE312B8}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3_liggande.potx" id="{96C487A6-163E-4404-82D5-02BB111E87B1}" vid="{ADCEED30-1E99-4F9B-A5AF-9D8F70F42793}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -20887,99 +22567,98 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>914</ap:Words>
+  <ap:Words>913</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>169</ap:Paragraphs>
   <ap:Slides>13</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="20">
+    <vt:vector baseType="lpstr" size="19">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>A3-mall Göteborgs Stad</vt:lpstr>
       <vt:lpstr>A3-mall Göteborgs Stad - färger</vt:lpstr>
       <vt:lpstr>Placering av sidhuvud, sidfot och logotyper vid samarbeten</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Plats för  två rubriker</vt:lpstr>
       <vt:lpstr>Plats för  tre rubriker</vt:lpstr>
       <vt:lpstr>Öppettider</vt:lpstr>
       <vt:lpstr>Matsedel vecka XX</vt:lpstr>
       <vt:lpstr>Matsedel vecka XX–XX</vt:lpstr>
       <vt:lpstr>Rubrik kort aktuell information</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Affisch A3 - liggande</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>5</revision>
+  <revision>7</revision>
   <lastPrinted>2018-03-22T14:51:07.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>