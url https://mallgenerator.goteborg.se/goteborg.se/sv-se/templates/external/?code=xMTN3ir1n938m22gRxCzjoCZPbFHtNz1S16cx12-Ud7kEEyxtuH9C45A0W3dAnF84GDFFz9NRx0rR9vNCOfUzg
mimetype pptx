--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -222,54 +222,54 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="12840" autoAdjust="0"/>
     <p:restoredTop sz="94675" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="71" d="100"/>
+          <a:sy n="71" d="100"/>
         </p:scale>
-        <p:origin x="3192" y="66"/>
+        <p:origin x="4164" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -341,51 +341,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5550862" y="1"/>
             <a:ext cx="4246509" cy="717574"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="133192" tIns="66596" rIns="133192" bIns="66596" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1700"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-11-20</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3194050" y="1787525"/>
             <a:ext cx="3411538" cy="4826000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6253,103 +6253,238 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8255505" y="665999"/>
             <a:ext cx="1945390" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="21" name="Grupp 20">
+          <p:cNvPr id="39" name="Grupp 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F24FF96A-A225-E126-10A7-DEC142DF4FB3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BD216A1-4518-60A9-B21B-7443C16985F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11258234" y="10364528"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="11258234" y="9795882"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rektangel 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B20A4A5-C7F2-5AA0-278C-1E7EC36ADDEA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rektangel 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E04066-547F-673A-CFC8-2654BDF5810C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="19" name="Grupp 18">
+            <p:cNvPr id="38" name="Grupp 37">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A59819A1-7647-7254-3D9F-7AAEF0F6EB9D}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC7218D-AB5E-4AA4-7960-87BC6E60814F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="3" name="Ellips 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B1111EB-94EC-CDAD-80AC-6FBF77F06C77}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6357,51 +6492,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="4" name="Ellips 3">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{257617BD-0883-09E2-2A00-6A7953350046}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6409,51 +6544,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="7" name="Ellips 6">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F506EB89-8C2B-AB68-B184-8D866E4B8759}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6461,51 +6596,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="8" name="Ellips 7">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08520C38-4222-3E0F-1D21-04A349020CC7}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6513,51 +6648,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="9" name="Ellips 8">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5759FF6-5721-B914-61A0-5E7E98356D06}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6565,51 +6700,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="10" name="Ellips 9">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E370C714-A220-4665-BFB0-8E64569CEB93}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6617,51 +6752,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="11" name="Ellips 10">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51C99363-DB6D-2853-8146-EE461C018809}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6669,51 +6804,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="12" name="Ellips 11">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357AF184-1AD6-CFCB-A803-3873F40E66CC}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6721,51 +6856,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="13" name="Ellips 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FC644E8-0AAB-93FA-57E4-B629DC898A4B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6773,51 +6908,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="14" name="Ellips 13">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D30FB82-8E9D-7A1F-45B3-5BD23D9AD0F8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6825,51 +6960,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="15" name="Ellips 14">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9C58A1-283F-8630-09C2-D819A3AA44B3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6877,51 +7012,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="16" name="Ellips 15">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E73FAD0B-10A3-82D6-7EC5-4F9FFA4A2EA7}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6929,51 +7064,51 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="17" name="Ellips 16">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D1B1D1-8140-2DEF-5A82-E2DC3D0D1043}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
@@ -6981,170 +7116,593 @@
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="18" name="Ellips 17">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10DD9998-4170-FFE5-44AC-8EDACDF0303A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="23" name="textruta 22">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A147BF-F294-1879-1966-361D69E6EEED}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="25" name="textruta 24">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A55560-91EE-BB73-8FD6-2358674E9C8D}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="26" name="textruta 25">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E55ABAAE-CECD-F94A-77FE-F1BE5AA3FD69}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="27" name="textruta 26">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65B418E-124D-5F31-D648-8A74740AF118}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="28" name="textruta 27">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C572CD87-F21C-95CC-FA78-3D87AEE2FB80}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="29" name="textruta 28">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56B2460-64A4-D0D3-210D-036CBF5E38DB}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="30" name="textruta 29">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2CA2DC1-53CA-F75A-EAEF-2B6DA6394678}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="31" name="textruta 30">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12A43565-4A3F-5517-9070-4A0411552549}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="32" name="textruta 31">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E05D51C9-D2C3-D88F-1E8D-C76153B97D24}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="33" name="textruta 32">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1AF1E45-D08A-D824-DBB8-A41A0532BA82}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="34" name="textruta 33">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32C2FAF9-A808-988A-97B3-ADCB1EE61609}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="35" name="textruta 34">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17066107-5208-89F8-6318-4D9682AF0265}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="36" name="textruta 35">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9922DA6-8B03-89C6-5852-1C9FFBBC70EA}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="37" name="textruta 36">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E01503C3-A052-E312-06D4-13F411AEB211}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
     <p:sldLayoutId id="2147483688" r:id="rId2"/>
     <p:sldLayoutId id="2147483655" r:id="rId3"/>
     <p:sldLayoutId id="2147483691" r:id="rId4"/>
     <p:sldLayoutId id="2147483694" r:id="rId5"/>
     <p:sldLayoutId id="2147483695" r:id="rId6"/>
     <p:sldLayoutId id="2147483696" r:id="rId7"/>
     <p:sldLayoutId id="2147483697" r:id="rId8"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1511958" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
@@ -7593,898 +8151,1456 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8255505" y="665999"/>
             <a:ext cx="1945390" cy="648000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1035500F-2E20-F056-DE36-A5CCFCC1A98B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4703E517-6F8F-12DA-1B46-AFD5DC5FFDEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11258234" y="10364528"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="11258234" y="9795882"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1BF647-880E-AF62-50F7-E8AA726734D5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A53687-564B-A560-541E-B3D0EBE36862}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="4" name="Grupp 3">
+            <p:cNvPr id="25" name="Grupp 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE761E3-AD4A-4B7D-EC54-CA8F927015A5}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{865E23EF-FC3A-5392-CE89-585549F9E667}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="8" name="Ellips 7">
+              <p:cNvPr id="26" name="Ellips 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07E1C5E8-7DA1-3C57-025A-91B89D21E053}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE570E5-53E7-EB79-71D4-310C8E2A8015}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="9" name="Ellips 8">
+              <p:cNvPr id="27" name="Ellips 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B8B4E42-4D85-BB76-1DE1-0A093E92D9AF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46CF400C-CA27-8A2B-EF16-1ED646F283BA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="10" name="Ellips 9">
+              <p:cNvPr id="28" name="Ellips 27">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F809B879-AB5E-E021-A9EB-E01A5F98DA64}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9C0045-07E6-AB3F-8E28-7DD015BDA4B3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="11" name="Ellips 10">
+              <p:cNvPr id="29" name="Ellips 28">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3578548-D059-362E-AE44-6FDA7982E9DC}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA5071C-5546-F1FB-2F27-C2CD3461DE11}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="12" name="Ellips 11">
+              <p:cNvPr id="30" name="Ellips 29">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35AB426-FDED-6904-BCFA-4430652AB167}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FF401EF-C626-A007-F8AE-584EB1DE3598}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="13" name="Ellips 12">
+              <p:cNvPr id="31" name="Ellips 30">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56967146-2872-5741-207A-4250E2DED365}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B46F10F0-3551-E2BF-E233-EF09C7F2291C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="14" name="Ellips 13">
+              <p:cNvPr id="32" name="Ellips 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1626AE8C-9F80-92D2-49ED-10CFB1A1D32B}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C01FE7D-4E5D-AACB-654E-C152EE5E96AC}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="15" name="Ellips 14">
+              <p:cNvPr id="33" name="Ellips 32">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA413183-93B4-05FB-1A3D-C589744734CC}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE7960E-1B49-AB70-F8EE-315DC0BE59C0}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="16" name="Ellips 15">
+              <p:cNvPr id="34" name="Ellips 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E455EF1-DF98-E9EE-53BD-C796C517CC9C}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F071168-31EE-0C7F-18B1-D3E643A3A91D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="17" name="Ellips 16">
+              <p:cNvPr id="35" name="Ellips 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36329AFC-945C-F508-8EBB-23E5FD4237FB}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14115D85-CC62-37DB-A6D9-7E326862A41B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="18" name="Ellips 17">
+              <p:cNvPr id="36" name="Ellips 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8108C94D-75B6-682D-A551-190A7C72FFA3}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD48195E-FBBB-176D-8F41-C0296BBF6445}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="Ellips 18">
+              <p:cNvPr id="37" name="Ellips 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CD123C-A76B-23C0-3700-19F37CF5A74A}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FBCEC2-B657-8205-50AC-906B1405C907}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="Ellips 19">
+              <p:cNvPr id="38" name="Ellips 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{534B9999-0F27-4AF1-668A-68193DB854DF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D781F661-918A-F982-FDA2-94C05893312E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="Ellips 20">
+              <p:cNvPr id="39" name="Ellips 38">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82051DA8-CB3F-3684-74AA-9E4D9F40D091}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38416317-7F5A-964B-F8AA-3F7172276851}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="40" name="textruta 39">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD71048F-F27B-D44A-6DE3-4D2006ED71C0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="41" name="textruta 40">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2A44498-ECB9-50FE-479E-65FE28DAB9C2}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="42" name="textruta 41">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD7CC57-8AFB-B79F-6690-DD64D7A08FCF}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="43" name="textruta 42">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB2F0AE-106C-87A5-9F3F-C49AA08791CC}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="44" name="textruta 43">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{153CE4A4-D33F-2A7F-A964-0CD3590646D0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="45" name="textruta 44">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D5855C-E1AD-3D4A-9D44-07CACDDF1D72}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="46" name="textruta 45">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD131173-F17B-599F-7F3A-370421C9611F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="47" name="textruta 46">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F599222-7CF6-CC05-D9B3-DC38AEA1CC67}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="48" name="textruta 47">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5551ECD3-7614-D9A0-AE42-9BB0BAE39675}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="49" name="textruta 48">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71B3ADE8-EAA6-225F-EF71-60B5EBFB4AFC}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="50" name="textruta 49">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF8BCE76-7C50-B821-8686-8E2A91736E79}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="51" name="textruta 50">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD5AB1F7-C4B5-EC30-3952-EAD3C213214F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="52" name="textruta 51">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E3A496-CCE5-7295-BAEE-4AA7AE11AC87}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="53" name="textruta 52">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D96B942B-78D6-A7B5-771B-6B41A78F4999}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259524485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483674" r:id="rId1"/>
     <p:sldLayoutId id="2147483675" r:id="rId2"/>
     <p:sldLayoutId id="2147483676" r:id="rId3"/>
     <p:sldLayoutId id="2147483677" r:id="rId4"/>
     <p:sldLayoutId id="2147483678" r:id="rId5"/>
     <p:sldLayoutId id="2147483687" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
     <p:sldLayoutId id="2147483684" r:id="rId12"/>
     <p:sldLayoutId id="2147483685" r:id="rId13"/>
     <p:sldLayoutId id="2147483686" r:id="rId14"/>
   </p:sldLayoutIdLst>
@@ -8939,898 +10055,1456 @@
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A207989F-DEE5-395A-F25F-4856BC056CE3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1E7A3E3-9072-4B4A-4BA6-475903A3B994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11258234" y="10364528"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="3819785"/>
+            <a:off x="11258234" y="9795882"/>
+            <a:ext cx="5493574" cy="4541910"/>
+            <a:chOff x="11258234" y="9795882"/>
+            <a:chExt cx="5493574" cy="4541910"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29451EA7-7AEC-11EF-06E0-2400E5CE5257}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="11868912"/>
+              <a:ext cx="5493574" cy="2468880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B71E06-C98B-A595-10FC-0079779E7DBC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11258234" y="9795882"/>
+              <a:ext cx="5493574" cy="2098212"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1800" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="4" name="Grupp 3">
+            <p:cNvPr id="25" name="Grupp 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7CE776-3C05-083F-5DB7-EA29AFAF722D}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{075AD993-8115-DA75-C30F-815DB6C3E6B5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="11258234" y="12776614"/>
-[...2 lines deleted...]
-              <a:chExt cx="4951584" cy="1407699"/>
+              <a:off x="11529229" y="12167029"/>
+              <a:ext cx="4951584" cy="1947226"/>
+              <a:chOff x="11529229" y="12167029"/>
+              <a:chExt cx="4951584" cy="1947226"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="7" name="Ellips 6">
+              <p:cNvPr id="26" name="Ellips 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0737EFF4-8571-195F-2C5B-F6552BDCBB72}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32DA50AC-437E-F799-6C9D-A55260B2A5D4}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="2685345"/>
+                <a:off x="11529229" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFF3B0"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="8" name="Ellips 7">
+              <p:cNvPr id="27" name="Ellips 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B7397CE-7ADA-3FF5-087E-250E53EFF8F2}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A4717B-C8DF-3A05-12F6-56F8870331E5}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="2685345"/>
+                <a:off x="12250110" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D1D9DC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="9" name="Ellips 8">
+              <p:cNvPr id="28" name="Ellips 27">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E397131D-0683-4093-832E-1C443D7C68EF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF938DF6-D271-A97E-40B2-398E851976B9}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="2685345"/>
+                <a:off x="12970991" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="C0E4F2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="10" name="Ellips 9">
+              <p:cNvPr id="29" name="Ellips 28">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A762DB96-8DD5-8C5E-6526-B41E85C34582}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4C742D3-92FC-7C81-531D-599FDE5AE3B5}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="2685345"/>
+                <a:off x="13691872" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="B8E1C8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="12" name="Ellips 11">
+              <p:cNvPr id="30" name="Ellips 29">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED3A4FC-A121-3DAB-6F62-B9E0862C89E9}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A38F0E-2D5C-0433-DB03-0E16665C094B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="2685345"/>
+                <a:off x="14412753" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F8CCDC"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="13" name="Ellips 12">
+              <p:cNvPr id="31" name="Ellips 30">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BAB5C30-10FB-13FE-80C8-3F1F71188245}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD145520-9E68-FA26-17F3-5D2D81BCE9A1}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="2685345"/>
+                <a:off x="15133632" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FBCFB9"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="14" name="Ellips 13">
+              <p:cNvPr id="32" name="Ellips 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED297AD7-7164-17F1-38BE-A639ABD25575}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3AB4092-AB87-7CE7-9A1C-773DA3E0C3CA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="2685345"/>
+                <a:off x="15854511" y="13226343"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="E1D1E8"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="15" name="Ellips 14">
+              <p:cNvPr id="33" name="Ellips 32">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75310B36-2724-EDA1-0024-8E33BF8810DC}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F791C99A-6DC5-9585-2953-84681B99836C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="11547692" y="1903948"/>
+                <a:off x="11529229" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="16" name="Ellips 15">
+              <p:cNvPr id="34" name="Ellips 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F8155F4-9134-030D-CD0A-413FC828A068}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E07C8926-DF46-EFF7-9B9E-139800652D52}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12268573" y="1903948"/>
+                <a:off x="12250110" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="17" name="Ellips 16">
+              <p:cNvPr id="35" name="Ellips 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F588521-C127-5E4C-151F-6E2DC295ED25}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{434FD80A-BA45-F46B-4C96-F466BF51AC1A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="12989454" y="1903948"/>
+                <a:off x="12970991" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="18" name="Ellips 17">
+              <p:cNvPr id="36" name="Ellips 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32E33434-35F5-7E2E-4FFC-13C4731647B1}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABE8373-7645-1327-5734-2F62457B1BF2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="13710335" y="1903948"/>
+                <a:off x="13691872" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="19" name="Ellips 18">
+              <p:cNvPr id="37" name="Ellips 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A85E7E-1E7A-C0FA-6E26-86DE11E17EDF}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CB5DA1-6706-D09E-4BF1-0F64F26DB008}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="14431216" y="1903948"/>
+                <a:off x="14412753" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="20" name="Ellips 19">
+              <p:cNvPr id="38" name="Ellips 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA9FC42-80CC-0268-EDC2-E67CFE541ACC}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EE7BB6-DFE3-0C77-B0A3-DCFBC66A8095}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15152095" y="1903948"/>
+                <a:off x="15133632" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="21" name="Ellips 20">
+              <p:cNvPr id="39" name="Ellips 38">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BB28AE-DE06-00EA-C46C-880D78E5ADF7}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{202F134F-7216-34D4-8165-88930CF27BFB}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr userDrawn="1"/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="15872974" y="1903948"/>
+                <a:off x="15854511" y="12167029"/>
                 <a:ext cx="626302" cy="626302"/>
               </a:xfrm>
               <a:prstGeom prst="ellipse">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="sv-SE"/>
               </a:p>
             </p:txBody>
           </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="40" name="textruta 39">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8155B92-8362-45BF-E174-BBC1E7CA9660}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Gul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="41" name="textruta 40">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9583EC9-05BC-045A-1E99-D88B8B420438}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Mörkblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="42" name="textruta 41">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5727C192-E4B4-4C51-5597-DE753E95941E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11529229" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgul</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="43" name="textruta 42">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D01065-AD4A-7C47-340E-6219AD044916}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12250108" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="44" name="textruta 43">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{097A77FB-823C-38E0-494D-803145869536}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Turkos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="45" name="textruta 44">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66217813-0456-0D51-308E-44C14A5C55AF}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Grön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="46" name="textruta 45">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5A3201F-C12D-AB67-6DDA-AD0D7D7735FB}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12970993" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusblå</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="47" name="textruta 46">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9931DDC6-6428-55BD-BCF0-71F34097E571}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13691872" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusgrön</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="48" name="textruta 47">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A56371A-9B9A-1923-92F8-7AA8B338722E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Rosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="49" name="textruta 48">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2C65432-1464-827E-43A6-24C81E08C2E8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Röd</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="50" name="textruta 49">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1C2237-5AF2-3D36-0774-762EED57FFE4}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14412753" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Ljusrosa</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="51" name="textruta 50">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52B09F3F-CDA2-F016-36D0-FBDDDA822707}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15133632" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Aprikos</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="52" name="textruta 51">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{240BB38C-F5F9-54C7-2965-F554310657A0}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="12793331"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Lila</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="53" name="textruta 52">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2087722A-AAB3-C2EF-493F-C9EAA4B9E2B9}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr userDrawn="1"/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15854511" y="13852645"/>
+                <a:ext cx="626302" cy="261610"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="sv-SE" sz="1100" b="1" dirty="0"/>
+                  <a:t>Violett</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
         </p:grpSp>
-        <p:sp>
-[...79 lines deleted...]
-        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855596747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483692" r:id="rId1"/>
     <p:sldLayoutId id="2147483693" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1511958" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="8200" kern="1200" baseline="0">
           <a:solidFill>
@@ -10115,51 +11789,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" pos="6452" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="9230" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="7" orient="horz" pos="8527" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
@@ -10873,51 +12547,51 @@
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
               <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0">
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
-              <a:t>Kommunikation i staden</a:t>
+              <a:t>Kommunikationsverktyg</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Grupp 5" descr="Exempelbild ändra färg på grafik.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD0D0CA-8151-4F88-BC0C-3D8B1DECCC3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="449264" y="5424488"/>
             <a:ext cx="4368634" cy="3343949"/>
             <a:chOff x="449264" y="5424488"/>
@@ -35739,51 +37413,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{33A450BE-05DA-4CAE-85C2-6646C5DC5D66}" vid="{67DD77CA-DB83-434B-8F8D-06CDFB4CA12C}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{87778EDD-E377-45CE-9E77-18F84F1E5209}" vid="{7BE997CD-B6FD-47AB-B855-B5E31C4F0C9B}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A3-mall Göteborgs Stad - färger">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -35940,51 +37614,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{33A450BE-05DA-4CAE-85C2-6646C5DC5D66}" vid="{BC9E13B1-B153-40D4-B493-4F3925C7132C}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{87778EDD-E377-45CE-9E77-18F84F1E5209}" vid="{D8074AB5-E893-4859-B4AB-4F4EC32B8DD6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -36141,51 +37815,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{33A450BE-05DA-4CAE-85C2-6646C5DC5D66}" vid="{0188C799-AE21-47FF-92F9-8E98E1DB1733}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A3.potx" id="{87778EDD-E377-45CE-9E77-18F84F1E5209}" vid="{B1968C52-FB27-46E2-8F94-9E8D153DE6EC}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -36468,51 +38142,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=ppt/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="1">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=ppt/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{02902A7D-5257-42A6-9AED-0089A9DA577A}">
   <we:reference id="2168fe81-07f3-4041-831f-380a3af458b5" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences/>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>1200</ap:Words>
+  <ap:Words>1198</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>211</ap:Paragraphs>
   <ap:Slides>18</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>4</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -36540,31 +38214,31 @@
       <vt:lpstr>Matsedel vecka XX–XX</vt:lpstr>
       <vt:lpstr>Förbud mot xxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Rubrik kort aktuell information</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Informationsgrafik – kopiera och anpassa på din sida. Färger är endast exempel. Du hittar mer grafik i mediabanken eller den grafiska manualen.</vt:lpstr>
       <vt:lpstr>Informationsgrafik – kopiera och anpassa på din sida. Färger är endast exempel. Du hittar mer grafik i mediabanken eller den grafiska manualen.</vt:lpstr>
       <vt:lpstr>Exempel på informationsgrafik i alla tillgängliga kombination av komplementfärg och text</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Affisch A3</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>25</revision>
+  <revision>28</revision>
   <lastPrinted>2018-03-22T14:51:07.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>