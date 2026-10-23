--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -282,63 +282,63 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3343270" algn="l" defTabSz="835818" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1646" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16014" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="171" d="100"/>
+          <a:sy n="171" d="100"/>
         </p:scale>
-        <p:origin x="1992" y="1398"/>
+        <p:origin x="156" y="264"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -937,52 +937,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="291202875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1457,52 +1457,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="957490946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2062,52 +2062,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="797991771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2582,52 +2582,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1882720736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -3203,52 +3203,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3165573667"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -3723,52 +3723,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622847243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4321,52 +4321,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324910674"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4841,52 +4841,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2841950602"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -5280,52 +5280,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1913026180"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5527,52 +5527,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3416735024"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6047,52 +6047,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2481288865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6646,52 +6646,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2926614614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7166,52 +7166,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2442671318"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7768,52 +7768,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3919680523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8288,52 +8288,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2171262"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135682964"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mindre titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -15160,51 +15160,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="924" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="6276" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="3081" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
@@ -15258,51 +15258,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5818262" y="336670"/>
             <a:ext cx="5006960" cy="2818156"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="textruta 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1815BC26-BD42-4B3A-9E75-53FDE3111331}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="604779" y="312139"/>
-            <a:ext cx="4958547" cy="4456824"/>
+            <a:ext cx="4958547" cy="4218975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1791"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2787" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Instruktion</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1592" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
@@ -15370,69 +15370,69 @@
               <a:t>Skriv inte text i bild.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="254361" indent="-254361">
               <a:spcAft>
                 <a:spcPts val="1194"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1592" dirty="0"/>
               <a:t>Spara enstaka bilder som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1592" dirty="0" err="1"/>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1592" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="254361" indent="-254361">
+            <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
-                <a:spcPts val="1194"/>
+                <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1592" dirty="0"/>
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:rPr lang="sv-SE" sz="1590" dirty="0"/>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1592" dirty="0">
+              <a:rPr lang="sv-SE" sz="1590" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1592" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1590" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B3E28A-F9D6-4F20-B57E-CFCB429605AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7631024" y="2604539"/>
             <a:ext cx="1149061" cy="203577"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -16421,50 +16421,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA62CB38-8593-7C37-8965-CE161A713DB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="textruta 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D097BAA0-E387-0962-70D1-724B8863308B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1891982" y="1082675"/>
             <a:ext cx="5279635" cy="1385802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF2B0"/>
           </a:solidFill>
         </p:spPr>
@@ -16533,50 +16540,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A355A99-BF8E-3578-88AF-93A9E70B7DD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Grupp 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71394A8C-582C-47F1-7FDD-34FB137FFC80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8384508" y="5473975"/>
             <a:ext cx="3049034" cy="495468"/>
             <a:chOff x="1757698" y="6746785"/>
             <a:chExt cx="3810000" cy="619125"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Frihandsfigur: Form 3">
               <a:extLst>
@@ -22423,50 +22437,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE37E609-701A-D939-6DDA-831522C5A92F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081745E9-5283-4B64-C124-F84A78A9848E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2407517" y="1867518"/>
             <a:ext cx="6614966" cy="2243137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
@@ -27505,51 +27526,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{07798074-CF23-4B29-962A-BD0E3B354591}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{61B42686-AF5C-4323-8F06-9D30A12E0D85}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27706,51 +27727,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{0608C805-CCFD-4EF5-B4FD-34BE1EBE6448}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{079A05FB-1D52-45AF-98ED-C4620C57998A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27907,51 +27928,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{EB2170EB-5C97-452C-B065-DAAAEE648161}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{6C0E56A0-81E3-4F28-BD22-1F2A20960301}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28108,51 +28129,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{E172E4D2-EB6E-4A5D-A947-585BA90B10B0}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{88954C26-32E0-4AA1-AD09-C47D26F02726}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28309,51 +28330,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{7D5D0140-3BFA-4804-8721-5D646E2C7B5D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{5B07E421-0792-49C5-A941-39B1D5A629F8}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28510,51 +28531,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{E7F7AFFD-B6CB-449F-8129-64D6C13B7A45}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{B49921A8-11B4-4BB5-8A0F-A39F126D0215}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28711,51 +28732,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{7065E353-4256-439C-821F-47C3FB196BFC}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{F0963B7B-8E9C-4573-B3ED-0E5B8CDF150B}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - mörkblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28912,51 +28933,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{22CA4097-39B5-4979-93D7-DC3F10565D88}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{0BF934ED-F69C-4BD2-8460-CCFAAF602C79}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29113,51 +29134,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{474E023D-C910-40A6-AFD2-400C03E0A323}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{7331D0F1-B39E-4C6B-B16A-2BBF36435032}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29314,51 +29335,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{8395B4AD-6166-4575-B88F-FCFA7E6CDC5F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{21EA94B4-96EE-4C2F-BABE-0F034A529A58}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29515,51 +29536,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{908919AB-571B-4812-B0E6-88F602585934}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{79648FDC-E231-446B-BD1A-8CE98BE90BD5}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29716,51 +29737,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{E43E37ED-0D0D-40B3-9743-F19DDBAC17D7}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{9EF6F506-486E-403C-854F-A0FC5D7CD58C}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29917,51 +29938,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{4BDA1F61-EC0A-4F8D-9F17-E850CCAE703D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{98F68BCC-24AE-4CDB-A37D-FDC40A8BC518}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -30118,51 +30139,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{DDA3E4B8-0674-485F-AB4B-6AF05345E7C3}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{74C58E24-FBDC-43D2-9F72-5B606441B507}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Linkedin-inlägg - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -30319,114 +30340,114 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{7F079E45-4486-4757-AFB8-FF12F3F191E2}" vid="{77C9FBC9-A2CE-423F-9DFC-860D2A6BEF74}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Linkedin_inlägg_1200x627.potx" id="{CEA7DBD5-F567-42E7-BF00-EFE53D91EEB7}" vid="{2E4DDA48-51B2-4445-AA6A-8EE5961A701D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>341</ap:Words>
+  <ap:Words>338</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:Slides>8</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>2</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="26">
+      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - vit</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - mörkblå</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - röd</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - turkos</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - rosa</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - grön</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - lila</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - gul</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - ljusgrå</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - ljusblå</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - ljusgrön</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - ljusrosa</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - aprikos</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - violett</vt:lpstr>
       <vt:lpstr>Linkedin-inlägg - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Stor titel</vt:lpstr>
       <vt:lpstr>Mindre titel</vt:lpstr>
       <vt:lpstr>Text med budskap  goteborg.se/xxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Linkedin inlägg 1200x627</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>4</revision>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>