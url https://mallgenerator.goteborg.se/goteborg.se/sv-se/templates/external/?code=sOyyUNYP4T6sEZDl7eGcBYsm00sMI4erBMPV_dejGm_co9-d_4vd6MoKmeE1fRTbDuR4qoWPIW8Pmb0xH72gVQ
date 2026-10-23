--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document2.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="004D7099" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="007B4A70" w14:paraId="7522802B" w14:textId="5D98A966">
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0F854F1A" wp14:anchorId="44A7990D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-250017</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7504386" cy="7646276"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rektangel 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -231,301 +231,317 @@
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2655696" cy="1654957"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="10FB0C36" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="0971C0B3" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId9">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Mediabank</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="0A103B8D" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="6BFA41EE" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId10">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Göteborgs Stads grafiska manual</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="2BC95216" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="7AC03C6C" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId11">
-                              <w:r>
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Tillämpning i trycksaker</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="655EE2DE" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="3BDAE9E7" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId12">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Tillgänglighet i mallar</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="0432466E" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="584C27B2" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="240"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId13">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
-                                <w:t>Kommunikation i staden</w:t>
+                                <w:t>Kommunikatio</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000E6D47">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t>n</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000E6D47">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> i staden</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0060041A" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="17C48D08" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:start="360"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0060041A">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Radera denna instruktionsruta.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="108000" tIns="252000" rIns="180000" bIns="252000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 9" style="position:absolute;margin-left:0;margin-top:-19.7pt;width:590.9pt;height:602.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="44A7990D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAALCkzogIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0haoEBFijpQp0kI&#10;EDDx7DpOE83xebbbtPvrubPTMD60h2l9SO98d7/7vvOLbavZRjnfgCn46CDnTBkJZWNWBf/xuPhy&#10;ypkPwpRCg1EF3ynPL2afP513dqrGUIMulWMIYvy0swWvQ7DTLPOyVq3wB2CVQWEFrhUBWbfKSic6&#10;RG91Ns7zSdaBK60DqbzH16sk5LOIX1VKhtuq8iowXXCMLcSvi98lfbPZuZiunLB1I/swxD9E0YrG&#10;oNMB6koEwdaueQfVNtKBhyocSGgzqKpGqpgDZjPK32TzUAurYi5YHG+HMvn/BytvNneONWXBzzgz&#10;osUW3auf2LCV0uyMytNZP0WtB3vnes4jSbluK9fSP2bBtrGku6GkahuYxMeT4/zo8HTCmUTZyeRo&#10;Mj6ZEGr2Ym6dD98UtIyIgjvsWSyl2Fz7kFT3KuTNg27KRaN1ZNxqeakd2wjs72KxGH+NLUX0V2ra&#10;kLIBMkuI9JJRaimZSIWdVqSnzb2qsCYY/jhGEqdRDX6ElMqEURLVolTJ/XGOvz63wSJmGgEJuUL/&#10;A3YPQJP+HjtF2euTqYrDPBjnfwssGQ8W0TOYMBi3jQH3EYDGrHrPSX9fpFQaqlLYLrdxXg5Jk16W&#10;UO5whhyk5fJWLhrs5LXw4U443CbcO7wQ4RY/lYau4NBTnNXgfn/0Tvo45CjlrMPtLLj/tRZOcaa/&#10;Gxz/UX5KxWYhcuNjPAXIuSQjEXLLVzKzbi8Bh2SE98jKSJJF0HuyctA+4TGZk2cUCSPRf8HDnrwM&#10;6W7gMZJqPo9KuMRWhGvzYCVBU6VpVh+3T8LZfqAD7sIN7HdZTN/MddIlSwPzdYCqiUP/Utm+B3gA&#10;4jD1x4ouzJ981Ho5qbNnAAAA//8DAFBLAwQUAAYACAAAACEA3r4ibd4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU7DMBBF90jcwRokdq2TUrUhjVMVJMQCsSDlAI49jdPG4yh2m3B7nBXsZvRH&#10;f94r9pPt2A0H3zoSkC4TYEjK6ZYaAd/Ht0UGzAdJWnaOUMAPetiX93eFzLUb6QtvVWhYLCGfSwEm&#10;hD7n3CuDVvql65FidnKDlSGuQ8P1IMdYbju+SpINt7Kl+MHIHl8Nqkt1tQKQRpW+Hz+3q0ttPqrz&#10;IXs5kRLi8WE67IAFnMLfMcz4ER3KyFS7K2nPOgFRJAhYPD2vgc1xmqVRpZ6nzXoLvCz4f4XyFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAAsKTOiAgAAmgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6+Im3eAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;/AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;">
+              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 9" style="position:absolute;margin-left:0;margin-top:-19.7pt;width:590.9pt;height:602.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="44A7990D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGlT9EhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kbVoEdYqsRYYB&#10;RVusHXpWZCkWIIuapMTOfv0oyXHWD+wwLAeFEslH8pnk5VXfarITziswFZ2clJQIw6FWZlPRH0+r&#10;TxeU+MBMzTQYUdG98PRq8fHDZWfnYgoN6Fo4giDGzztb0SYEOy8KzxvRMn8CVhhUSnAtC3h1m6J2&#10;rEP0VhfTspwVHbjaOuDCe3y9yUq6SPhSCh7upfQiEF1RzC2k06VzHc9iccnmG8dso/iQBvuHLFqm&#10;DAYdoW5YYGTr1BuoVnEHHmQ44dAWIKXiItWA1UzKV9U8NsyKVAuS4+1Ik/9/sPxu92gfHNLQWT/3&#10;KMYqeuna+I/5kT6RtR/JEn0gHB/Pz8rTzxczSjjqzmens+n5LNJZHN2t8+GrgJZEoaIOv0Yiie1u&#10;fcimB5MYzYNW9UppnS5us77WjuwYfrnVajX9kj4Wor8w0yYaG4huGTG+FMdikhT2WkQ7bb4LSVSN&#10;6U9TJqnPxBiHcS5MmGRVw2qRw5+V+BtqGz1SpQkwIkuMP2IPALGH32LnLAf76CpSm47O5d8Sy86j&#10;R4oMJozOrTLg3gPQWNUQOdsfSMrURJZCv+7RJIprqPcPjjjI8+ItXyn8hLfMhwfmcEBwlHDowz0e&#10;UkNXURgkShpwv957j/bYt6ilpMOBq6j/uWVOUKK/GezoSXkRWSYh3aZnON14c1kXVXhbv9CZbXsN&#10;2B0TXDGWJzF6BH0QpYP2GffDMkZGFTMc41c0HMTrkFcB7hculstkhHNpWbg1j5ZH6EhxbNKn/pk5&#10;O3RywCG4g8N4svmrhs620dPAchtAqtTtR2YH8nGmUxcN+ycujT/vyeq4JRe/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA3r4ibd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdq2T&#10;UrUhjVMVJMQCsSDlAI49jdPG4yh2m3B7nBXsZvRHf94r9pPt2A0H3zoSkC4TYEjK6ZYaAd/Ht0UG&#10;zAdJWnaOUMAPetiX93eFzLUb6QtvVWhYLCGfSwEmhD7n3CuDVvql65FidnKDlSGuQ8P1IMdYbju+&#10;SpINt7Kl+MHIHl8Nqkt1tQKQRpW+Hz+3q0ttPqrzIXs5kRLi8WE67IAFnMLfMcz4ER3KyFS7K2nP&#10;OgFRJAhYPD2vgc1xmqVRpZ6nzXoLvCz4f4XyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAaVP0SHAgAAbQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN6+Im3eAAAACgEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;">
                 <v:textbox inset="3mm,7mm,5mm,7mm">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00B36E74" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="1BB2EFD2" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:start="720" w:hanging="360"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B36E74">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Instruktion</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="3AA70CDA" w14:textId="53A70409">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
@@ -648,257 +664,273 @@
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2655696" cy="1654957"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="10FB0C36" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="0971C0B3" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId14">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Mediabank</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="0A103B8D" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="6BFA41EE" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId15">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Göteborgs Stads grafiska manual</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="2BC95216" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="7AC03C6C" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId16">
-                        <w:r>
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Tillämpning i trycksaker</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="655EE2DE" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="3BDAE9E7" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId17">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Tillgänglighet i mallar</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="0432466E" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="00691B3B" w:rsidP="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="584C27B2" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="240"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId18">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
-                          <w:t>Kommunikation i staden</w:t>
+                          <w:t>Kommunikatio</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000E6D47">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t>n</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000E6D47">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> i staden</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="0060041A" w:rsidR="007B4A70" w:rsidP="007B4A70" w:rsidRDefault="007B4A70" w14:paraId="17C48D08" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:start="360"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0060041A">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Radera denna instruktionsruta.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -1111,55 +1143,63 @@
                         <w:txbxContent>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7B74B6DB" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik2"/>
                               <w:spacing w:before="0"/>
                             </w:pPr>
                             <w:r w:rsidRPr="004D7099">
                               <w:t>Dagens</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> lunch: Vecka XX</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="4797DD41" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Måndag</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="280FDD75" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Fettext"/>
                               </w:rPr>
-                              <w:t>Veg:</w:t>
+                              <w:t>Veg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="Fettext"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Vegetariskt"/>
                                 <w:tag w:val="Vegetariskt"/>
                                 <w:id w:val="1142389582"/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="03AF98FD" w14:textId="77777777">
                             <w:pPr>
@@ -1215,55 +1255,63 @@
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7186B5C1" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Tisdag</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="57F792A4" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Fettext"/>
                               </w:rPr>
-                              <w:t>Veg:</w:t>
+                              <w:t>Veg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="Fettext"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Vegetariskt"/>
                                 <w:tag w:val="Vegetariskt"/>
                                 <w:id w:val="-2107948146"/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="4FC19324" w14:textId="77777777">
                             <w:pPr>
@@ -1322,55 +1370,63 @@
                               <w:sdtContent>
                                 <w:r w:rsidR="003A3008">
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5B7F5A6E" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Onsdag</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="3FBD13B7" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Fettext"/>
                               </w:rPr>
-                              <w:t>Veg:</w:t>
+                              <w:t>Veg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="Fettext"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Vegetariskt"/>
                                 <w:tag w:val="Vegetariskt"/>
                                 <w:id w:val="-233623216"/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="53AA2095" w14:textId="77777777">
                             <w:pPr>
@@ -1426,55 +1482,63 @@
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="003A3008">
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="59535AD8" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Torsdag</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="6DD0EBBB" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Fettext"/>
                               </w:rPr>
-                              <w:t>Veg:</w:t>
+                              <w:t>Veg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="Fettext"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Vegetariskt"/>
                                 <w:tag w:val="Vegetariskt"/>
                                 <w:id w:val="-939440375"/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="02F047EB" w14:textId="77777777">
                             <w:pPr>
@@ -1530,55 +1594,63 @@
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="003A3008">
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="44195ADE" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Fredag</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="1BBFDF1A" w14:textId="77777777">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Fettext"/>
                               </w:rPr>
-                              <w:t>Veg:</w:t>
+                              <w:t>Veg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="Fettext"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="Vegetariskt"/>
                                 <w:tag w:val="Vegetariskt"/>
                                 <w:id w:val="-1887331938"/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r>
                                   <w:rPr>
                                     <w:rStyle w:val="Platshllartext"/>
                                   </w:rPr>
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="2ADEA3DD" w14:textId="77777777">
                             <w:pPr>
@@ -1642,589 +1714,633 @@
                                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00AB6E28" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="71F60D94" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="540000" tIns="540000" rIns="540000" bIns="540000" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1028" style="position:absolute;margin-left:.35pt;margin-top:0;width:765.35pt;height:643.45pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="Titel: Färgad textruta" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB76P2yOwIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadqKQomarpYuRUjL&#10;j7TLASaOk1jYnmC7Tcp5uAkXY+xku1t4Q7xEHo/nm2++mcnmajCaHaXzCm3BF7M5Z9IKrJRtCv71&#10;fv9izZkPYCvQaGXBT9Lzq+3zZ5u+y+USW9SVdIxArM/7ruBtCF2eZV600oCfYSctOWt0BgKZrskq&#10;Bz2hG50t5/NXWY+u6hwK6T3d3oxOvk34dS1F+FzXXgamC07cQvq69C3jN9tuIG8cdK0SEw34BxYG&#10;lKWkZ6gbCMAOTv0FZZRw6LEOM4Emw7pWQqYaqJrF/I9q7lroZKqFxPHdWSb//2DFp+MXx1RV8BVn&#10;Fgy16F4OwR2I/5L0UkHT1f7XT9dAxcLkirL1nc8p+q6j+DC8xYHanyTw3S2Kb55Z3LVgG3ntHPat&#10;hIpoL2Jk9iR0xPERpOw/YkXJ4BAwAQ21M1FTUokROrXvdG4ZEWGCLt+8pimYk0uQb71IVsoB+UN4&#10;53x4L9GweCi4o5lI8HC89SHSgfzhSczmUatqr7RORpxDudOOHYEmqGzGEvXBENfxbr2K+UecNLbx&#10;eUK9QNKW9UR3tVyl5BZjCoqC3KhAK6CVoQJiLdNQRsXe2So9CaD0eCay2k4SRtVG/cJQDqmJSd8o&#10;b4nViTR1OE48bSgdWnQ/OOtp2gvuvx/ASc70B0t9Wb1MiVm4sNyFVV5YYAXBFTxwNh53Ia1VrMji&#10;NfWwVkndRzYTbZrkJM+0dXFVntrp1eO/YfsbAAD//wMAUEsDBBQABgAIAAAAIQDUzyV+3AAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMUSglxKoTKtaIt5byNTRxqr6PY&#10;acPfsz3BbVYzmnlbLkfvxMn0sQ2kYDrJQBiqg26pUfCxe7tbgIgJSaMLZBT8mAjL6vqqxEKHM23M&#10;aZsawSUUC1RgU+oKKWNtjcc4CZ0h9r5C7zHx2TdS93jmcu9knmVz6bElXrDYmVdr6uN28ApW6+N+&#10;cN97v3lfzey6sTnq3adStzfjyzOIZMb0F4YLPqNDxUyHMJCOwil45JwCfufiPcym9yAOrPLF/Alk&#10;Vcr//NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHvo/bI7AgAAYwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANTPJX7cAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" w14:anchorId="2DFAFBC5">
+              <v:shapetype xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2DFAFBC5">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1028" style="position:absolute;margin-left:.35pt;margin-top:0;width:765.35pt;height:643.45pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="Titel: Färgad textruta" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh7DdYFwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07QVhRI1XS1dFiEt&#10;F2nZD5g4TmNhe4ztNilfz9jJdim8rXixZnw5c+bM8eZqMJodpQ8KbcUXszln0gpslN1X/OH77as1&#10;ZyGCbUCjlRU/ycCvti9fbHpXyiV2qBvpGYHYUPau4l2MriyKIDppIMzQSUuHLXoDkVK/LxoPPaEb&#10;XSzn8zdFj75xHoUMgXZvxkO+zfhtK0X82rZBRqYrTtxiXn1e67QW2w2Uew+uU2KiAc9gYUBZKnqG&#10;uoEI7ODVP1BGCY8B2zgTaApsWyVk7oG6Wcz/6ua+AydzLyROcGeZwv+DFV+O9+6bZ3F4jwMNMDcR&#10;3B2KH4FZ3HVg9/Lae+w7CQ0VXiTJit6FcnqapA5lSCB1/xkbGjIcImagofUmqUJ9MkKnAZzOossh&#10;MkGb797SHOd0JOhsvchZrgHl43PnQ/wo0bAUVNzTVDM8HO9CTHSgfLySqgXUqrlVWuckOUnutGdH&#10;IA/U+7FFfTDEddxbr1L9EScbL13PqBdI2rKe6K6Wq1zcYiqR/WNUJBNrZaiB1Mtkq6TYB9vkKxGU&#10;HmMiq+0kYVJt1C8O9cBUU/FlIpIUrbE5kaYeR8/SH6OgQ/+Ls578WvHw8wBecqY/WZrL6nUuzOJF&#10;5i+y+iIDKwiu4pGzMdzF/DGSahavaYatyuo+sZlokxezPNO/SWb/M8+3nn739jcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQDUzyV+3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qNMUSglxKoTKtaIt5byNTRxqr6PYacPfsz3BbVYzmnlbLkfvxMn0sQ2kYDrJQBiqg26pUfCxe7tb&#10;gIgJSaMLZBT8mAjL6vqqxEKHM23MaZsawSUUC1RgU+oKKWNtjcc4CZ0h9r5C7zHx2TdS93jmcu9k&#10;nmVz6bElXrDYmVdr6uN28ApW6+N+cN97v3lfzey6sTnq3adStzfjyzOIZMb0F4YLPqNDxUyHMJCO&#10;wil45JwCfufiPcym9yAOrPLF/AlkVcr//NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOHsN1gXAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANTPJX7cAAAABwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox inset="15mm,15mm,15mm,15mm">
                   <w:txbxContent>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7B74B6DB" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7B74B6DB" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik2"/>
                         <w:spacing w:before="0"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004D7099">
                         <w:t>Dagens</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> lunch: Vecka XX</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="4797DD41" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="4797DD41" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Måndag</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="280FDD75" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="280FDD75" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
-                        <w:t>Veg:</w:t>
+                        <w:t>Veg</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Fettext"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Vegetariskt"/>
                           <w:tag w:val="Vegetariskt"/>
                           <w:id w:val="1142389582"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="03AF98FD" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="03AF98FD" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Fisk:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Fisk"/>
                           <w:tag w:val="Fisk"/>
                           <w:id w:val="-87243056"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="028CE054" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="028CE054" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Kött:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Kött"/>
                           <w:tag w:val="Kött"/>
                           <w:id w:val="-2091385714"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7186B5C1" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="7186B5C1" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Tisdag</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="57F792A4" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="57F792A4" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
-                        <w:t>Veg:</w:t>
+                        <w:t>Veg</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Fettext"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Vegetariskt"/>
                           <w:tag w:val="Vegetariskt"/>
                           <w:id w:val="-2107948146"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="4FC19324" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="4FC19324" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Fisk:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Fisk"/>
                           <w:tag w:val="Fisk"/>
                           <w:id w:val="84045444"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5036A5B1" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5036A5B1" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Kött:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Kött"/>
                           <w:tag w:val="Kött"/>
                           <w:id w:val="258419589"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5B7F5A6E" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5B7F5A6E" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Onsdag</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="3FBD13B7" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="3FBD13B7" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
-                        <w:t>Veg:</w:t>
+                        <w:t>Veg</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Fettext"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Vegetariskt"/>
                           <w:tag w:val="Vegetariskt"/>
                           <w:id w:val="-233623216"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="53AA2095" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="53AA2095" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Fisk:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Fisk"/>
                           <w:tag w:val="Fisk"/>
                           <w:id w:val="141630403"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="40B0CA72" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="40B0CA72" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Kött:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Kött"/>
                           <w:tag w:val="Kött"/>
                           <w:id w:val="1157881359"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="59535AD8" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="59535AD8" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Torsdag</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="6DD0EBBB" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="6DD0EBBB" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
-                        <w:t>Veg:</w:t>
+                        <w:t>Veg</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Fettext"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Vegetariskt"/>
                           <w:tag w:val="Vegetariskt"/>
                           <w:id w:val="-939440375"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="02F047EB" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="02F047EB" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Fisk:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Fisk"/>
                           <w:tag w:val="Fisk"/>
                           <w:id w:val="1934778725"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5703B3E6" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="5703B3E6" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Kött:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Kött"/>
                           <w:tag w:val="Kött"/>
                           <w:id w:val="-912383323"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="44195ADE" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="44195ADE" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Fredag</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="1BBFDF1A" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="1BBFDF1A" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
-                        <w:t>Veg:</w:t>
+                        <w:t>Veg</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Fettext"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Vegetariskt"/>
                           <w:tag w:val="Vegetariskt"/>
                           <w:id w:val="-1887331938"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="2ADEA3DD" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="00CD0634" w:rsidRDefault="004D7099" w14:paraId="2ADEA3DD" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Fisk:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Fisk"/>
                           <w:tag w:val="Fisk"/>
                           <w:id w:val="-1420861361"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="3A4130B3" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="3A4130B3" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Fettext"/>
                         </w:rPr>
                         <w:t>Kött:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="Kött"/>
                           <w:tag w:val="Kött"/>
                           <w:id w:val="219949230"/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003A3008">
                             <w:rPr>
                               <w:rStyle w:val="Platshllartext"/>
                             </w:rPr>
                             <w:t>Klicka eller tryck här för att ange text.</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w:rsidRPr="00AB6E28" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="71F60D94" w14:textId="77777777"/>
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00AB6E28" w:rsidR="004D7099" w:rsidP="004D7099" w:rsidRDefault="004D7099" w14:paraId="71F60D94" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A3008" w:rsidP="00CD0634" w:rsidRDefault="00CD0634" w14:paraId="479BD5CD" w14:textId="77777777">
       <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="003A3008" w:rsidSect="008941D7">
           <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="rId19"/>
           <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="even" r:id="rId20"/>
           <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="rId21"/>
           <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="first" r:id="rId22"/>
           <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="first" r:id="rId23"/>
           <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="2552" w:right="737" w:bottom="1418" w:left="737" w:header="737" w:footer="284" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="435"/>
         </w:sectPr>
       </w:pPr>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
@@ -2568,51 +2684,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A3008" w:rsidP="00CD0634" w:rsidRDefault="00CD0634" w14:paraId="5FF6E1B4" w14:textId="77777777">
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anmälan/pris:</w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00A17001">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A17001" w:rsidP="003A3008" w:rsidRDefault="007B4A70" w14:paraId="1D3D9EFE" w14:textId="77777777">
+    <w:p w:rsidR="00A17001" w:rsidP="003A3008" w:rsidRDefault="00691B3B" w14:paraId="1D3D9EFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Välj en bild genom att klicka på knappen"/>
           <w:tag w:val="Välj en bild genom att klicka på knappen"/>
           <w:id w:val="1470553202"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00A17001">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47FADB36" wp14:editId="7DB87164">
                 <wp:extent cx="4320000" cy="4320000"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
                 <wp:docPr id="1" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -2730,51 +2846,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="00A17001" w14:paraId="35A4EC70" w14:textId="77777777">
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anmälan/pris:</w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="007B4A70" w14:paraId="130F491A" w14:textId="77777777">
+    <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="00691B3B" w14:paraId="130F491A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Välj en bild genom att klicka på knappen"/>
           <w:tag w:val="Välj en bild genom att klicka på knappen"/>
           <w:id w:val="-1950848023"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00A17001">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27E3142C" wp14:editId="4D89A5CA">
                 <wp:extent cx="4320000" cy="4320000"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
                 <wp:docPr id="2" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -2892,51 +3008,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="00A17001" w14:paraId="34154741" w14:textId="77777777">
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anmälan/pris:</w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00AB6E28">
         <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="007B4A70" w14:paraId="2F5B678C" w14:textId="77777777">
+    <w:p w:rsidR="00A17001" w:rsidP="00A17001" w:rsidRDefault="00691B3B" w14:paraId="2F5B678C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Välj en bild genom att klicka på knappen"/>
           <w:tag w:val="Välj en bild genom att klicka på knappen"/>
           <w:id w:val="-2115040616"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00A17001">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34AA0D00" wp14:editId="7AC191F0">
                 <wp:extent cx="4320000" cy="4320000"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
                 <wp:docPr id="8" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -3006,76 +3122,76 @@
     <w:p w:rsidR="003A3008" w:rsidP="003A3008" w:rsidRDefault="003A3008" w14:paraId="7F849E83" w14:textId="77777777"/>
     <w:p w:rsidR="003A3008" w:rsidP="003A3008" w:rsidRDefault="003A3008" w14:paraId="1DC215A8" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="003A3008" w:rsidSect="003A3008">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="2552" w:right="737" w:bottom="1418" w:left="737" w:header="737" w:footer="284" w:gutter="0"/>
           <w:cols w:space="708" w:num="3"/>
           <w:docGrid w:linePitch="435"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AB6E28" w:rsidR="003A3008" w:rsidP="003A3008" w:rsidRDefault="003A3008" w14:paraId="39C5907E" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00AB6E28" w:rsidR="003A3008" w:rsidSect="003A3008">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="2552" w:right="737" w:bottom="1418" w:left="737" w:header="737" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="435"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1F9CB178" w14:textId="77777777" w:rsidR="004A73BF" w:rsidRDefault="004A73BF" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1552D426" w14:textId="77777777" w:rsidR="004A73BF" w:rsidRDefault="004A73BF" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3085,51 +3201,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1419" w:tblpY="15537"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5812"/>
       <w:gridCol w:w="1343"/>
       <w:gridCol w:w="1917"/>
@@ -3141,51 +3257,59 @@
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="4BDDE8B5" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00B239BF">
             <w:t>Göteborgs Stad</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Enhet/förvaltning/organisation"/>
               <w:tag w:val="Enhet/förvaltning/organisation"/>
               <w:id w:val="-333837699"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00DA76F6">
-                <w:t>[Organisationsnamn]</w:t>
+                <w:t>[</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>Organisationsnamn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Dokumentnamn"/>
               <w:tag w:val="Dokumentnamn"/>
               <w:id w:val="-1308155313"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00D97FE7">
                 <w:t>[Rubrik 1]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
@@ -3328,51 +3452,51 @@
         <w:tcPr>
           <w:tcW w:w="1917" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="7E3EFE7B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="43453613" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="738" w:tblpY="15877"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="22340" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="17529"/>
       <w:gridCol w:w="4811"/>
     </w:tblGrid>
@@ -3392,51 +3516,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2320" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00B111C1" w:rsidP="008941D7" w:rsidRDefault="00B111C1" w14:paraId="1EBB8D09" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00B111C1" w:rsidRDefault="00B111C1" w14:paraId="52776A43" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="568" w:tblpY="16047"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8453"/>
       <w:gridCol w:w="2320"/>
     </w:tblGrid>
@@ -3454,126 +3578,128 @@
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2320" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00FB3384" w:rsidP="00D2119D" w:rsidRDefault="00FB3384" w14:paraId="0B4F6047" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00BD0663" w:rsidRDefault="00BD0663" w14:paraId="064C111F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6F089554" w14:textId="77777777" w:rsidR="004A73BF" w:rsidRDefault="004A73BF" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6A540F2E" w14:textId="77777777" w:rsidR="004A73BF" w:rsidRDefault="004A73BF" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="738" w:tblpY="817"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="22340" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12842"/>
       <w:gridCol w:w="9498"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B111C1" w:rsidTr="008941D7" w14:paraId="4B5D405E" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="001E4290">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w:rsidR="00B111C1" w:rsidP="008941D7" w:rsidRDefault="00B111C1" w14:paraId="7A73E676" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA129F2" wp14:editId="24D30ED2">
                 <wp:extent cx="1939901" cy="648000"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:docPr id="4" name="Bildobjekt 4" descr="Göteborgs Stad logotyp" title="logo"/>
@@ -3639,101 +3765,101 @@
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w:rsidR="00B111C1" w:rsidP="008941D7" w:rsidRDefault="00B111C1" w14:paraId="36AADD11" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00B111C1" w:rsidRDefault="00B111C1" w14:paraId="2D36BCD5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="568" w:tblpY="781"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6164"/>
       <w:gridCol w:w="4609"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FB3B58" w:rsidTr="00C72B0F" w14:paraId="10ECE19E" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00B508EB" w:rsidP="00C72B0F" w:rsidRDefault="00C72B0F" w14:paraId="588875A3" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="000B6F6F" w14:paraId="0615E488" w14:textId="77777777">
+        <w:p w:rsidR="00691B3B" w:rsidP="00C72B0F" w:rsidRDefault="000B6F6F" w14:paraId="0615E488" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FEC42F7" wp14:editId="35D1CBCF">
                 <wp:extent cx="1441706" cy="481584"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                 <wp:docPr id="3" name="Bildobjekt 3" descr="Göteborgs Stad logotyp" title="logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="göteborgs_stad.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
@@ -3755,85 +3881,85 @@
                           <a:ext cx="1441706" cy="481584"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FB3B58" w:rsidTr="00C72B0F" w14:paraId="0B19F459" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="007B4A70" w14:paraId="6A982451" w14:textId="77777777">
+        <w:p w:rsidR="00691B3B" w:rsidP="00C72B0F" w:rsidRDefault="00691B3B" w14:paraId="6A982451" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="007B4A70" w14:paraId="69B620EC" w14:textId="77777777">
+        <w:p w:rsidR="00691B3B" w:rsidP="00C72B0F" w:rsidRDefault="00691B3B" w14:paraId="69B620EC" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00176AF5" w:rsidRDefault="007B4A70" w14:paraId="7DBFC269" w14:textId="77777777">
+  <w:p w:rsidR="00691B3B" w:rsidRDefault="00691B3B" w14:paraId="7DBFC269" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C944AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="070229F8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3903,66 +4029,66 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1475221423">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A73BF"/>
     <w:rsid w:val="000B6F6F"/>
     <w:rsid w:val="000C68BA"/>
     <w:rsid w:val="000C6B6F"/>
     <w:rsid w:val="000F2B85"/>
     <w:rsid w:val="0011061F"/>
@@ -3982,153 +4108,156 @@
     <w:rsid w:val="00350FEF"/>
     <w:rsid w:val="00367F49"/>
     <w:rsid w:val="00372CB4"/>
     <w:rsid w:val="003A3008"/>
     <w:rsid w:val="00414E79"/>
     <w:rsid w:val="00440D30"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="004A5252"/>
     <w:rsid w:val="004A73BF"/>
     <w:rsid w:val="004B287C"/>
     <w:rsid w:val="004C0571"/>
     <w:rsid w:val="004C78B0"/>
     <w:rsid w:val="004D7099"/>
     <w:rsid w:val="00521790"/>
     <w:rsid w:val="00557A9B"/>
     <w:rsid w:val="005729A0"/>
     <w:rsid w:val="00597ACB"/>
     <w:rsid w:val="005E6622"/>
     <w:rsid w:val="005F5390"/>
     <w:rsid w:val="00607F19"/>
     <w:rsid w:val="00613965"/>
     <w:rsid w:val="00623D4E"/>
     <w:rsid w:val="00631C23"/>
     <w:rsid w:val="006772D2"/>
     <w:rsid w:val="00690A7F"/>
+    <w:rsid w:val="00691B3B"/>
     <w:rsid w:val="00720B05"/>
     <w:rsid w:val="00742AE2"/>
     <w:rsid w:val="007517BE"/>
     <w:rsid w:val="00766929"/>
     <w:rsid w:val="00770200"/>
     <w:rsid w:val="007A0E1C"/>
     <w:rsid w:val="007B4A70"/>
     <w:rsid w:val="007D41AD"/>
     <w:rsid w:val="008146DB"/>
     <w:rsid w:val="00831E91"/>
     <w:rsid w:val="008760F6"/>
     <w:rsid w:val="008941D7"/>
     <w:rsid w:val="008E56C2"/>
     <w:rsid w:val="009433F3"/>
     <w:rsid w:val="009624D4"/>
     <w:rsid w:val="00967E34"/>
     <w:rsid w:val="00985ACB"/>
     <w:rsid w:val="00986A1D"/>
     <w:rsid w:val="009B4E2A"/>
     <w:rsid w:val="009D4D5C"/>
     <w:rsid w:val="009D5C24"/>
     <w:rsid w:val="00A074B5"/>
     <w:rsid w:val="00A132C5"/>
     <w:rsid w:val="00A17001"/>
+    <w:rsid w:val="00A26471"/>
     <w:rsid w:val="00A345C1"/>
     <w:rsid w:val="00A3668C"/>
     <w:rsid w:val="00A47AD9"/>
     <w:rsid w:val="00A75DB5"/>
     <w:rsid w:val="00A8112E"/>
     <w:rsid w:val="00A947F5"/>
     <w:rsid w:val="00AA0284"/>
     <w:rsid w:val="00AB6E28"/>
     <w:rsid w:val="00AE5147"/>
     <w:rsid w:val="00AE5F41"/>
     <w:rsid w:val="00B111C1"/>
     <w:rsid w:val="00B24AB1"/>
     <w:rsid w:val="00B2679C"/>
     <w:rsid w:val="00B3678A"/>
     <w:rsid w:val="00B456FF"/>
     <w:rsid w:val="00B508EB"/>
     <w:rsid w:val="00B63E0E"/>
     <w:rsid w:val="00BA1320"/>
     <w:rsid w:val="00BD05A4"/>
     <w:rsid w:val="00BD0663"/>
     <w:rsid w:val="00BF1EC3"/>
     <w:rsid w:val="00BF282B"/>
     <w:rsid w:val="00C0363D"/>
     <w:rsid w:val="00C10045"/>
+    <w:rsid w:val="00C70D99"/>
     <w:rsid w:val="00C72B0F"/>
     <w:rsid w:val="00C85A21"/>
     <w:rsid w:val="00CD0634"/>
     <w:rsid w:val="00CD65E8"/>
     <w:rsid w:val="00D2119D"/>
     <w:rsid w:val="00D21D96"/>
     <w:rsid w:val="00D22966"/>
     <w:rsid w:val="00D22AF3"/>
     <w:rsid w:val="00D40EFC"/>
     <w:rsid w:val="00D731D2"/>
     <w:rsid w:val="00D97FE7"/>
     <w:rsid w:val="00DA76F6"/>
     <w:rsid w:val="00DC59E4"/>
     <w:rsid w:val="00DC6E79"/>
     <w:rsid w:val="00DF152D"/>
     <w:rsid w:val="00E11731"/>
     <w:rsid w:val="00E61F69"/>
     <w:rsid w:val="00EE337D"/>
     <w:rsid w:val="00EF388D"/>
     <w:rsid w:val="00F4117C"/>
     <w:rsid w:val="00F57801"/>
     <w:rsid w:val="00F66187"/>
     <w:rsid w:val="00FA0781"/>
     <w:rsid w:val="00FB3384"/>
     <w:rsid w:val="00FC144C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C1DFCE4"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4206,98 +4335,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5304,76 +5436,88 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Fettext">
     <w:name w:val="Fet text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="004D7099"/>
     <w:rPr>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007B4A70"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00691B3B"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="60711906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image3.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image3.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
@@ -5559,72 +5703,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4DC8E9A-7AAD-44B6-AE4F-F51106853956}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>A3 - affisch_liggande.dotx</ap:Template>
+  <ap:Template>A3 - affisch_liggande_ny.dotx</ap:Template>
   <ap:TotalTime>0</ap:TotalTime>
   <ap:Pages>3</ap:Pages>
   <ap:Words>50</ap:Words>
   <ap:Characters>265</ap:Characters>
   <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>2</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>[Rubrik 1]</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>[Organisationsnamn]</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>314</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>A3 affisch liggande</dc:title>
   <dc:subject/>
   <dc:creator>Förvaltning</dc:creator>
   <dc:description/>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <lastPrinted>2017-01-05T15:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>