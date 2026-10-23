--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -201,54 +201,54 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="7316" autoAdjust="0"/>
     <p:restoredTop sz="94675" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="114" d="100"/>
-          <a:sy n="114" d="100"/>
+          <a:sx n="141" d="100"/>
+          <a:sy n="141" d="100"/>
         </p:scale>
-        <p:origin x="1368" y="108"/>
+        <p:origin x="2232" y="132"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -332,51 +332,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592763" y="0"/>
             <a:ext cx="4278312" cy="338138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6D74FEEE-A740-4A24-A66E-6B855F63E607}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76062E93-F164-4A71-8CAF-F0EF18EB1DF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2" y="6403975"/>
             <a:ext cx="4278313" cy="338138"/>
@@ -514,51 +514,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592228" y="2"/>
             <a:ext cx="4278153" cy="338277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91809" tIns="45905" rIns="91809" bIns="45905" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3328988" y="842963"/>
             <a:ext cx="3214687" cy="2274887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10494,50 +10494,1438 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E433C3-8EF3-B251-2CA9-5B0D3AC40E01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11316671" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A03A4F6-9EBB-8B11-72C5-02AED337BA02}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426D28F6-785E-7BAA-C84B-376FCA1E4F58}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A06AC183-DFB5-B690-8562-9C20CC462E76}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ED72762-D704-DE7D-8701-34E2E341D12A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5DD831-8019-F7C7-9C2C-FBE54B56A507}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E131DC40-4887-0920-5418-59712A680A93}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B7E1C45-14D4-BAB5-0507-C228D0A37996}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD189266-F96C-72DD-7E0B-2D7AC3B38A83}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D7AD30-8602-3EDA-9CE8-9C880E787284}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE893C8D-FAD3-CACD-2F7B-1557DA1C131D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49538BDA-44A2-D57D-38F8-57D58AC3C5B0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C4EDDD-222C-772A-3129-718A5066637E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC7BA95-18AC-8919-AE90-915DD9ED1F5F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DFF70E2-ED3D-3FDB-180D-4E7549D97A2E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC36DB2E-9D65-A203-EB98-FEA90464144C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F6F8C86-A9D2-117B-C670-C24BEAE440CB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9CC0FD-DD89-A230-5BA3-452639B93852}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03545CBB-0102-F0A7-6207-9657B0887A8D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{424C8667-5139-7378-6F44-D8C4745716F0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{063E411B-0AE7-43F6-66ED-A540D1179392}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0E3FFB5-D095-3B71-BBF9-7A73C364428E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20BB72EA-A9EA-DE19-0248-316E358B3AFE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7992435A-8EB0-C5C3-26D2-D2F1CC5014EC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B5321BF-E9B0-E93C-A45C-487569F7BF96}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCBE90C-3985-9381-39C4-A2DD7BF964DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88B43CF1-A0B6-DFB5-3508-DFF2BFC4917F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AED63585-638D-F233-E391-652887BA0C06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E32D1F7-40A9-9E82-30A7-9FDE09F4C045}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E73765C-DB31-2FE9-5013-CE3514EC0140}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E54C520-BFF4-C0D0-34A9-3523EAFC5578}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
     <p:sldLayoutId id="2147483688" r:id="rId2"/>
     <p:sldLayoutId id="2147483696" r:id="rId3"/>
     <p:sldLayoutId id="2147483695" r:id="rId4"/>
     <p:sldLayoutId id="2147483704" r:id="rId5"/>
     <p:sldLayoutId id="2147483719" r:id="rId6"/>
     <p:sldLayoutId id="2147483728" r:id="rId7"/>
     <p:sldLayoutId id="2147483729" r:id="rId8"/>
     <p:sldLayoutId id="2147483730" r:id="rId9"/>
     <p:sldLayoutId id="2147483731" r:id="rId10"/>
     <p:sldLayoutId id="2147483732" r:id="rId11"/>
     <p:sldLayoutId id="2147483720" r:id="rId12"/>
     <p:sldLayoutId id="2147483722" r:id="rId13"/>
     <p:sldLayoutId id="2147483723" r:id="rId14"/>
     <p:sldLayoutId id="2147483724" r:id="rId15"/>
     <p:sldLayoutId id="2147483721" r:id="rId16"/>
@@ -10971,50 +12359,1438 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Mellanrubrik</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Brödtext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Lista</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0850268A-06F7-F486-26B1-AC302EF3996C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11316671" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3FCFEC-6CCC-34A9-B377-475ACF4788B4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F301BCDD-2506-6E92-54B3-E56D8CC5ADA2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA0F1F7-0A30-F824-F636-DDAB49FC755E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9341C3B6-C4A5-D7F3-B33F-C97833ED1AFF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6303DBA-B255-4DE7-9829-16E7239AF598}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54572139-6DCC-2A35-95BF-9D9CE5281AAA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Ellips 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA5B615-3576-821B-9DB9-5AB4D3F76449}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F9B19AD-72CA-4BDD-7820-B68C044EDBE7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC3E9F3-B842-7A1C-AE6E-D9705C512A95}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22AC9C80-CEF0-1F80-3F6D-5274DD796A82}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6DEACB3-2857-2D6E-F99A-15EF4906F1AD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5863E5D0-A8F2-784E-9E32-B3ECF3531A86}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4204F147-D214-DDF6-9AA4-195753DCAB06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5494B040-4EBA-3BB5-03A9-965D500E9CA5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEF7AB1C-68FF-63FC-2C6F-8F9C88CBCECF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0980104F-F002-2F8B-DD0E-DDB6A0FBB474}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="textruta 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2FC70D-6DDA-AA79-EB21-9002850B785F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCBEA74-D18B-E3C2-66E2-5D1D0734D0E6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B977E3-F3BF-2A0A-180D-FCA56A933889}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E72FD0BF-61C8-9338-E219-0C09A9376416}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{956D3993-533E-AFF8-1ED0-7C5773DE0F3E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A5CF5B1-3CC1-B119-87E6-5E861BCBA009}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{031BFFB6-52BC-359D-C847-F26B8FF5435B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{017C85FA-BB47-0651-1984-2F5A6922E8D9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E036C11-9D5F-D447-35B3-903FF3D367BF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3A61644-A9BA-3B62-3865-DA5B905FB89F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C71ADF25-460E-0FB9-6B37-82C504BB5C4C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12332C7-5C9B-092C-0F38-EEF619DBB995}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BC38082-3D5B-CB2D-CAEC-2C8998599690}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F6E22B3-AB68-33D5-BE0F-BCF4F6171BB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="567479969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483705" r:id="rId1"/>
     <p:sldLayoutId id="2147483706" r:id="rId2"/>
     <p:sldLayoutId id="2147483707" r:id="rId3"/>
     <p:sldLayoutId id="2147483708" r:id="rId4"/>
     <p:sldLayoutId id="2147483709" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
@@ -11503,50 +14279,1438 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D51FC9B-116F-26FE-E327-F2D8C51E81FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11316671" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE57C14E-E746-FE78-E968-2277DBBF6A5D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{812BF656-5D65-EC1C-E1E4-7CB614DC7C9B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D1C651-FC16-5DDB-10E9-B9AE66DB4B95}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51A973D-CC93-2029-3238-1D82FEAF21B2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01E5C35B-021F-6705-6395-A2B514AA6BC3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78BF8806-858E-FD19-5499-180A269AED38}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C034D3BF-E00A-6BEA-1683-8D77969E79AB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46480EC3-C44B-210E-810E-20781C6EB1B3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3684F11A-B991-AB62-78EB-09E17B7BBF56}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049E7CDD-33B0-33F6-B44C-DDFA993F7AC0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A39FB32B-179B-A0C8-6940-6B6FCE01A4C3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C7B1E8-DA49-5FF0-B20C-AFDED304A0AE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3748BE36-DEE1-4B1B-3A96-8F64E2A187A1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F940539A-5D29-35AF-73FA-AEF879216D1D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D491AEC2-9171-87C8-AF08-8010F9C623EC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60921F7C-E6B8-41A3-615C-6FB2AF8C0ED6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E715FE-2373-D5E7-C0A5-C4F1778F5B6E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C511C8-D0B7-754B-AB5A-CB53C180EED9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFE7212D-569E-D673-B44C-B135C3892FA7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{279C8528-CA11-1CC6-D407-B77834733C5B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BD53A10-4BB3-C079-04DA-F099A442C69E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10877A0F-D6A0-96F7-18B7-3B3DF3A75493}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2B67D5E-0E1E-B445-B0F3-09460AF653A8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C752C1C7-5F91-3D1F-82BC-CED964B480B6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBD2EEA-9F25-963F-F7D2-1C8A900F2462}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E17688C4-6216-586F-3C79-91034AE42C95}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F726FDB8-018A-3155-9C35-7B38B4DB6B29}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8FFE7F-1462-E53F-FF42-7426D4A6D74B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CE37FF2-C29D-3F39-29E9-17EDD3792C98}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE6E3155-16E8-4C62-FB82-4492C8033019}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="950077765"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483711" r:id="rId1"/>
     <p:sldLayoutId id="2147483717" r:id="rId2"/>
     <p:sldLayoutId id="2147483716" r:id="rId3"/>
     <p:sldLayoutId id="2147483718" r:id="rId4"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -11853,51 +16017,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" pos="3572">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="9" pos="3163">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="10" pos="3368">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13763,51 +17927,51 @@
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Ellips 47">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2F17E8-CB5C-4BFA-8993-93E7D545F73B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596879" y="6664915"/>
+            <a:off x="596879" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -13815,51 +17979,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Ellips 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCFD1116-1E52-41FC-A23F-2FD4826685F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1149789" y="6664915"/>
+            <a:off x="1149789" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1D9DC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -13867,51 +18031,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Ellips 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4D9B37D-3789-435C-B9B5-7B7BCD4DC7FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1702699" y="6664915"/>
+            <a:off x="1702699" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0E4F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -13919,51 +18083,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Ellips 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79177FA8-2D5E-44D8-BA1F-DA045AFF1B22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2255609" y="6664915"/>
+            <a:off x="2255609" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B8E1C8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -13971,51 +18135,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Ellips 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{375D1247-EB3A-4A09-B2D8-4A0621B81F8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2808519" y="6664915"/>
+            <a:off x="2808519" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F8CCDC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -14023,51 +18187,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Ellips 52">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAAD342B-5252-484A-8084-5C8D94A29848}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3361429" y="6664915"/>
+            <a:off x="3361429" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBCFB9"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -14324,51 +18488,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
@@ -14759,51 +18923,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
@@ -15240,51 +19404,51 @@
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>D</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>u</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
@@ -15551,50 +19715,53 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>d</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+            </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
@@ -15641,374 +19808,371 @@
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>å</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>ä</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>h</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
@@ -16309,99 +20473,93 @@
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>i</a:t>
+              <a:t>v</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>s</a:t>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>d</a:t>
-[...11 lines deleted...]
-              <a:t>n</a:t>
+              <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="textruta 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{871D4193-FB19-4DD4-88DA-958949FB65EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5234921" y="4664917"/>
             <a:ext cx="4152900" cy="184666"/>
           </a:xfrm>
@@ -16445,51 +20603,51 @@
               <a:t>å</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Platshållare för text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1D02BC1-3587-4432-919B-F12E9FE6D725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233364" y="4984467"/>
+            <a:off x="233364" y="4721784"/>
             <a:ext cx="4237036" cy="1387758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
@@ -17831,68 +21989,360 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>d</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ä</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ä</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>h</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>å</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ellips 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F3B3CC2-8785-3CFD-15FA-AB7D06BE5A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3914339" y="6664915"/>
+            <a:off x="3914339" y="6791915"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1D1E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17933,50 +22383,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Platshållare för bild 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D68AB2D4-44DE-4C39-B405-54C7F9A7EB07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rubrik 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{114B5B48-E68E-4B57-96EC-57D5110B56CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
@@ -23621,68 +28078,82 @@
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Platshållare för bild 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{065B0520-1C1E-4643-AD48-B0150BD0ECC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Platshållare för bild 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D41C48E7-B1E3-46C1-9103-510EB1E2DDC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Platshållare för text 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69C617FF-EE77-4205-8F0B-11CCAC6584B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -23873,51 +28344,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{4BA2605F-55ED-44F5-B55B-823803E61F3E}" vid="{954E62D2-C6D1-45D8-93D3-3081199CD65D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{7050206C-B6BF-4FE0-995C-92176AC437B3}" vid="{979A9151-0DB2-42AA-BBF7-ADAD910CBB53}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A5-folder inlaga">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -24074,51 +28545,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{4BA2605F-55ED-44F5-B55B-823803E61F3E}" vid="{5DF8B675-526B-4FA7-BDA0-28320D76097F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{7050206C-B6BF-4FE0-995C-92176AC437B3}" vid="{37657784-2139-4189-81FE-74F5B994FC79}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A5-folder - Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -24275,51 +28746,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{4BA2605F-55ED-44F5-B55B-823803E61F3E}" vid="{8B88F689-9DB1-4F5C-819A-4D5D9F9AD21E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder A5.potx" id="{7050206C-B6BF-4FE0-995C-92176AC437B3}" vid="{BA03C1A6-F458-451E-A31B-B6E6E964E27A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -24875,51 +29346,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>430</ap:Words>
+  <ap:Words>442</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:Slides>3</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -24931,31 +29402,31 @@
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>A5-folder omslag</vt:lpstr>
       <vt:lpstr>A5-folder inlaga</vt:lpstr>
       <vt:lpstr>A5-folder - Placering av sidhuvud, sidfot och logotyper vid samarbeten</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Rubrik xxxxxx  xxx xxxxxx xxxx xxxxx </vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Folder A5</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>26</revision>
+  <revision>28</revision>
   <lastPrinted>2018-05-16T15:37:11.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>