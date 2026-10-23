--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document2.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00840C58" w:rsidR="00C10045" w:rsidP="00740CCC" w:rsidRDefault="00BF38B4" w14:paraId="358376C7" w14:textId="11422EAC">
       <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6DCE4323" wp14:anchorId="33052BD7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165619</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4484872" cy="5320146"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rektangel 4"/>
                 <wp:cNvGraphicFramePr/>
@@ -250,162 +250,132 @@
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF38B4">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Vid utskrift välj</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BF38B4">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Egenskaper&gt; </w:t>
-[...29 lines deleted...]
-                              <w:t>Se till att ”Kortsida överst” är valt i listan.</w:t>
+                              <w:t>Egenskaper&gt; Grundinställning &gt; Plats för bindning. Se till att ”Kortsida överst” är valt i listan.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="7DB1B8A5" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="7DB1B8A5" w14:textId="01C54956">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId10">
                               <w:r w:rsidRPr="00656889">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Göteborgs Stads grafiska manual</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="2605863B" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="2605863B" w14:textId="6E00AF32">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId11">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Tillämpning i trycksaker</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="3CFB5BAD" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="3CFB5BAD" w14:textId="0C527EBE">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId12">
                               <w:r w:rsidRPr="00656889">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
@@ -479,51 +449,51 @@
                               <w:t>Radera denna instruktionsruta.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="108000" tIns="252000" rIns="180000" bIns="252000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:0;margin-top:13.05pt;width:353.15pt;height:418.9pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="33052BD7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFMHx1nwIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kaRcEdYqsRYYB&#10;RVe0HXpWZCkWJouapMTOfv0oyXHXB3YYloNDiuTHN88v+laTvXBegano5KSkRBgOtTLbin5/WH+Y&#10;U+IDMzXTYERFD8LTi+X7d+edXYgpNKBr4QiCGL/obEWbEOyiKDxvRMv8CVhhUCjBtSwg67ZF7ViH&#10;6K0upmV5VnTgauuAC+/x9SoL6TLhSyl4+CalF4HoimJsIX1d+m7it1ies8XWMdsoPoTB/iGKlimD&#10;TkeoKxYY2Tn1CqpV3IEHGU44tAVIqbhIOWA2k/JFNvcNsyLlgsXxdiyT/3+w/GZ/64iqKzqjxLAW&#10;W3QnfmDDtkKTWSxPZ/0Cte7trRs4j2TMtZeujf+YBelTSQ9jSUUfCMfH2Ww+m3+aUsJRdvoRk5yd&#10;RdTiydw6H74IaEkkKuqwZ6mUbH/tQ1Y9qkRvHrSq10rrxLjt5lI7smfY3/V6Pf2cWoroz9S0icoG&#10;ollGjC9FTC0nk6hw0CLqaXMnJNYEw5+mSNI0itEP41yYMMmihtUiuz8t8TfkNlqkTBNgRJbof8Qe&#10;AOKkv8bOUQ760VSkYR6Ny78Flo1Hi+QZTBiNW2XAvQWgMavBc9Y/FimXJlYp9Jt+mBfUjC8bqA84&#10;Qw7ycnnL1wo7ec18uGUOtwn3Di9E+IYfqaGrKAwUJQ24X2+9R30ccpRS0uF2VtT/3DEnKNFfDY7/&#10;pJzHYpOQuOkpngLkXJZFEXKbZzKzay8Bh2SC98jyREaLoI+kdNA+4jFZRc8oYoaj/4qGI3kZ8t3A&#10;Y8TFapWUcIktC9fm3vIIHSsdZ/Whf2TODgMdcBdu4LjLbPFirrNutDSw2gWQKg39U2WHHuABSMM0&#10;HKt4Yf7kk9bTSV3+BgAA//8DAFBLAwQUAAYACAAAACEAl0fSrt0AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7WVuFEnqZSGEKcqSIgD4kDaD3DsbZw2Xkex24S/x5zgOJrRzJtq&#10;t9iB3XDyvSMB6ToBhqSc7qkTcDy8PRbAfJCk5eAIBXyjh119f1fJUruZvvDWhI7FEvKlFGBCGEvO&#10;vTJopV+7ESl6JzdZGaKcOq4nOcdyO/AsSXJuZU9xwcgRXw2qS3O1ApBmlb4fPrfZpTUfzXlfvJxI&#10;CfGwWvbPwAIu4S8Mv/gRHerI1Lorac8GAfFIEJDlKbDobpN8A6wVUOSbJ+B1xf/z1z8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEABTB8dZ8CAACaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl0fSrt0AAAAHAQAADwAAAAAAAAAAAAAAAAD5BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
+              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:0;margin-top:13.05pt;width:353.15pt;height:418.9pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="33052BD7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdknzRhgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kaRcEdYqsRYYB&#10;RVesHXpWZCkWIIuapMTOfv0oyXHWD+wwLAeFEslH8pnk5VXfarIXziswFZ2clZQIw6FWZlvRH4/r&#10;D3NKfGCmZhqMqOhBeHq1fP/usrMLMYUGdC0cQRDjF52taBOCXRSF541omT8DKwwqJbiWBby6bVE7&#10;1iF6q4tpWV4UHbjaOuDCe3y9yUq6TPhSCh6+SelFILqimFtIp0vnJp7F8pItto7ZRvEhDfYPWbRM&#10;GQw6Qt2wwMjOqVdQreIOPMhwxqEtQErFRaoBq5mUL6p5aJgVqRYkx9uRJv//YPnd/sHeO6Shs37h&#10;UYxV9NK18R/zI30i6zCSJfpAOD7OZvPZ/NOUEo6684+Y/uwi0lmc3K3z4YuAlkShog6/RiKJ7W99&#10;yKZHkxjNg1b1WmmdLm67udaO7Bl+ufV6Pf2cPhaiPzPTJhobiG4ZMb4Up2KSFA5aRDttvgtJVI3p&#10;T1Mmqc/EGIdxLkyYZFXDapHDn5f4G2obPVKlCTAiS4w/Yg8AsYdfY+csB/voKlKbjs7l3xLLzqNH&#10;igwmjM6tMuDeAtBY1RA52x9JytRElkK/6dEkihuoD/eOOMjz4i1fK/yEt8yHe+ZwQHCUcOjDNzyk&#10;hq6iMEiUNOB+vfUe7bFvUUtJhwNXUf9zx5ygRH812NGTch5ZJiHdpuc43XhzWRdVeNs805ldew3Y&#10;HRNcMZYnMXoEfRSlg/YJ98MqRkYVMxzjVzQcxeuQVwHuFy5Wq2SEc2lZuDUPlkfoSHFs0sf+iTk7&#10;dHLAIbiD43iyxYuGzrbR08BqF0Cq1O0nZgfycaZTFw37Jy6NP+/J6rQll78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCXR9Ku3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4USep&#10;lIYQpypIiAPiQNoPcOxtnDZeR7HbhL/HnOA4mtHMm2q32IHdcPK9IwHpOgGGpJzuqRNwPLw9FsB8&#10;kKTl4AgFfKOHXX1/V8lSu5m+8NaEjsUS8qUUYEIYS869MmilX7sRKXonN1kZopw6ric5x3I78CxJ&#10;cm5lT3HByBFfDapLc7UCkGaVvh8+t9mlNR/NeV+8nEgJ8bBa9s/AAi7hLwy/+BEd6sjUuitpzwYB&#10;8UgQkOUpsOhuk3wDrBVQ5Jsn4HXF//PXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd&#10;knzRhgIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCXR9Ku3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;">
                 <v:textbox inset="3mm,7mm,5mm,7mm">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="234D55A3" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:ind w:start="720" w:hanging="360"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Instruktion</w:t>
                       </w:r>
                     </w:p>
@@ -661,162 +631,132 @@
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF38B4">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Vid utskrift välj</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BF38B4">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Egenskaper&gt; </w:t>
-[...29 lines deleted...]
-                        <w:t>Se till att ”Kortsida överst” är valt i listan.</w:t>
+                        <w:t>Egenskaper&gt; Grundinställning &gt; Plats för bindning. Se till att ”Kortsida överst” är valt i listan.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="7DB1B8A5" w14:textId="77777777">
+                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="7DB1B8A5" w14:textId="01C54956">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId15">
                         <w:r w:rsidRPr="00656889">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Göteborgs Stads grafiska manual</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="2605863B" w14:textId="77777777">
+                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="2605863B" w14:textId="6E00AF32">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId16">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Tillämpning i trycksaker</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="3CFB5BAD" w14:textId="77777777">
+                    <w:p w:rsidRPr="00656889" w:rsidR="00BF38B4" w:rsidP="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="3CFB5BAD" w14:textId="0C527EBE">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId17">
                         <w:r w:rsidRPr="00656889">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
@@ -1267,342 +1207,1094 @@
                             <w:r w:rsidRPr="00740CCC">
                               <w:t>Rubrik</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00041412">
                               <w:t xml:space="preserve">sida </w:t>
                             </w:r>
                             <w:r w:rsidR="005169DA">
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005169DA" w:rsidR="00041412" w:rsidP="00740CCC" w:rsidRDefault="00041412" w14:paraId="1956DD8E" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005169DA">
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Ingress/ uis a uis auta non nis alicto quaepre dolessum harum ut ium core uta non nis alicto.</w:t>
+                              <w:t xml:space="preserve">Ingress/ </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>uis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> a </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>uis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>auta</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> non nis </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>alicto</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>quaepre</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>dolessum</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>harum</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ut</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ium</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> core uta non nis </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>alicto</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005169DA">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00D656FB" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="347E5512" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext-A5-folder"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D656FB">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Brödtext / Brödtext/ in nam eius as eum ut amenimagnis doluptatquas susam markerade ord eller meningar auta in nam eius as eum ut amenimagnis doluptatquas susam.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="6D926E20" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext-A5-folder"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00041412">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Brödtext bold/ nondolessum harum ut ium core se odi simusam iunderatur arupiet.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="2597B29E" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DD6FE6">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Lista/ quam, consed que sus ciat aliqui volupta corro delib.</w:t>
+                              <w:t xml:space="preserve">Lista/ </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>quam</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>consed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> que sus </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ciat</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>aliqui</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>volupta</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>corro</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>delib</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="47AC2DF1" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DD6FE6">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Lista med avstånd/ quam, consed que ciat aliqui volupta corro delibus.</w:t>
+                              <w:t xml:space="preserve">Lista med </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>avstånd</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">/ </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>quam</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>consed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> que </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>ciat</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>aliqui</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>volupta</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>corro</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>delibus</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DD6FE6">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="336B4886" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00041412">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Mellanrubrik</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="35CA0B95" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext-A5-folder"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00041412">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Brödtext med avstånd/ nderatur arupiet dignam ipictor itaspienihil id quos eumquo esti ducidis maximus explit, cone que optati.</w:t>
                             </w:r>
                             <w:r w:rsidR="003A4150">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00041412">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Arionsed mossus endam, sit por sim faciatem ut vollupt iorerfe rovitatur, oditius aci sint re pa corrovidici sit volorum, aut hil imusam sed quas sequi con re sed quis reicatempor adicient facerat.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="232B10DF" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Rubrik3"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00DD6FE6">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Mellanrubrik</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00740CCC" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="46330843" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext-A5-folder"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DD6FE6">
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Brödtext med avstånd/ nderatur arupiet dignam ipictor itaspienihil id quos eumquo esti ducidis maximus explit, cone que optati.Arionsed mossus endam, sit por sim faciatem ut vollupt iorerfe rovitatur, oditius aci sint re pa corrovidici sit volorum, aut hil imusam sed quas sequi con re sed quis reicatempor adicient facerat.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1029" style="position:absolute;margin-left:428.75pt;margin-top:0;width:323.7pt;height:508.7pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="Titel: Textruta baksida" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxIeqoEQIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdxIkFy0GaNEWB&#10;9AEk/YAVRVlESK5K0pbcr8+SslyjvRXVgVhytbM7w+H6ZjCa7aXzCm3J57OcM2kF1spuS/7j+eHd&#10;NWc+gK1Bo5UlP0jPbzZv36z7rpALbFHX0jECsb7ou5K3IXRFlnnRSgN+hp20lGzQGQi0ddusdtAT&#10;utHZIs+XWY+u7hwK6T2d3o9Jvkn4TSNF+NY0XgamS06zhbS6tFZxzTZrKLYOulaJ4xjwD1MYUJaa&#10;nqDuIQDbOfUXlFHCoccmzASaDJtGCZk4EJt5/gebpxY6mbiQOL47yeT/H6z4uv/umKpLvuLMgqEr&#10;epZDcDuaf0F6qaDPjyp48aqGKFvf+YKqnzqqD8MHHOj6kwS+e0Tx4pnFuxbsVt46h30roaax57Ey&#10;OysdcXwEqfovWFMz2AVMQEPjTNSUVGKETtd3OF0ZzcgEHV7M5/lqRSlBueXFMp9fXaUeUEzlnfPh&#10;k0TDYlByR55I8LB/9CGOA8X0S+xm8UFpnXyhLetJmMvFZSo4yxgVyLZamZJf5/EbjRRZfrR1Kg6g&#10;9BhTA22PtCPTkXMYqiEJ/35Ss8L6QDo4HF1Kr4qCFt0vznpyaMn9zx04yZn+bEnLaOcpcFNQTQFY&#10;QaUlD5yN4V1Ith8p3pLGjUrs42WMnY8jktOSKMdXEa18vk9//X67m1cAAAD//wMAUEsDBBQABgAI&#10;AAAAIQC5fn+v4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF3U9CfE&#10;qSoEJyREGg4cnXibRI3XIXbb8PZsT3Db0Yxmv8m2k+vFGcfQedIwnykQSLW3HTUaPsvXhzWIEA1Z&#10;03tCDT8YYJvf3mQmtf5CBZ73sRFcQiE1GtoYh1TKULfoTJj5AYm9gx+diSzHRtrRXLjc9fJRqaV0&#10;piP+0JoBn1usj/uT07D7ouKl+36vPopD0ZXlRtHb8qj1/d20ewIRcYp/YbjiMzrkzFT5E9kgeg3r&#10;ZJVwVAMvutqJWmxAVHyp+WoBMs/k/wn5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBx&#10;IeqoEQIAAAMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC5fn+v4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" w14:anchorId="14D1FDB5">
+              <v:shapetype xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="14D1FDB5">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1029" style="position:absolute;margin-left:428.75pt;margin-top:0;width:323.7pt;height:508.7pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="Titel: Textruta baksida" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK4n7+9AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcxIkF00GaNEWB&#10;9AGk/QCaoiyiJJclaUvu13dJSU7Q3orqQKy02tmd2eHmZjCaHKUPCiyj1aKkRFoBjbJ7Rr9/e3hz&#10;TUmI3DZcg5WMnmSgN9vXrza9q+USOtCN9ARBbKh7x2gXo6uLIohOGh4W4KTFZAve8Iivfl80nveI&#10;bnSxLMtV0YNvnAchQ8Cv92OSbjN+20oRv7RtkJFoRnG2mE+fz106i+2G13vPXafENAb/hykMVxab&#10;nqHueeTk4NVfUEYJDwHauBBgCmhbJWTmgGyq8g82Tx13MnNBcYI7yxT+H6z4fHxyXz2JwzsYcIGZ&#10;RHCPIH4EYuGu43Yvb72HvpO8wcZVkqzoXain0iR1qEMC2fWfoMEl80OEDDS03iRVkCdBdFzA6Sy6&#10;HCIR+PGiqsr1GlMCc6uLVVldXeUevJ7LnQ/xgwRDUsCox61meH58DDGNw+v5l9TNwoPSOm9WW9Iz&#10;ur5cXuaCFxmjIhpPK8PodZme0QqJ5Xvb5OLIlR5jbKDtRDsxHTnHYTcQ1TD6NtUmFXbQnFAHD6PP&#10;8F5g0IH/RUmPHmM0/DxwLynRHy1qmQw5B34OdnPArcBSRiMlY3gXs3FHireocasy++fO04jolSzK&#10;5Otkxpfv+a/n27f9DQAA//8DAFBLAwQUAAYACAAAACEAuX5/r+AAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3Khd1PQnxKkqBCckRBoOHJ14m0SN1yF22/D2bE9w29GMZr/J&#10;tpPrxRnH0HnSMJ8pEEi1tx01Gj7L14c1iBANWdN7Qg0/GGCb395kJrX+QgWe97ERXEIhNRraGIdU&#10;ylC36EyY+QGJvYMfnYksx0ba0Vy43PXyUamldKYj/tCaAZ9brI/7k9Ow+6Lipft+rz6KQ9GV5UbR&#10;2/Ko9f3dtHsCEXGKf2G44jM65MxU+RPZIHoN62SVcFQDL7raiVpsQFR8qflqATLP5P8J+S8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACuJ+/vQBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuX5/r+AAAAAKAQAADwAAAAAAAAAAAAAAAABO&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00740CCC" w:rsidR="00740CCC" w:rsidP="00740CCC" w:rsidRDefault="00740CCC" w14:paraId="2E0BE4D7" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00740CCC" w:rsidR="00740CCC" w:rsidP="00740CCC" w:rsidRDefault="00740CCC" w14:paraId="2E0BE4D7" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik2"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00740CCC">
                         <w:t>Rubrik</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00041412">
                         <w:t xml:space="preserve">sida </w:t>
                       </w:r>
                       <w:r w:rsidR="005169DA">
                         <w:t>3</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="005169DA" w:rsidR="00041412" w:rsidP="00740CCC" w:rsidRDefault="00041412" w14:paraId="1956DD8E" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005169DA" w:rsidR="00041412" w:rsidP="00740CCC" w:rsidRDefault="00041412" w14:paraId="1956DD8E" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005169DA">
                         <w:rPr>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Ingress/ uis a uis auta non nis alicto quaepre dolessum harum ut ium core uta non nis alicto.</w:t>
+                        <w:t xml:space="preserve">Ingress/ </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>uis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> a </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>uis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>auta</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> non nis </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>alicto</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>quaepre</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>dolessum</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>harum</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ut</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ium</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> core uta non nis </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>alicto</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="005169DA">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00D656FB" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="347E5512" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00D656FB" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="347E5512" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext-A5-folder"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D656FB">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Brödtext / Brödtext/ in nam eius as eum ut amenimagnis doluptatquas susam markerade ord eller meningar auta in nam eius as eum ut amenimagnis doluptatquas susam.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="6D926E20" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="6D926E20" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext-A5-folder"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00041412">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Brödtext bold/ nondolessum harum ut ium core se odi simusam iunderatur arupiet.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="2597B29E" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="2597B29E" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DD6FE6">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Lista/ quam, consed que sus ciat aliqui volupta corro delib.</w:t>
+                        <w:t xml:space="preserve">Lista/ </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>quam</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>consed</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> que sus </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ciat</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>aliqui</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>volupta</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>corro</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>delib</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="47AC2DF1" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="47AC2DF1" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DD6FE6">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Lista med avstånd/ quam, consed que ciat aliqui volupta corro delibus.</w:t>
+                        <w:t xml:space="preserve">Lista med </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>avstånd</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">/ </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>quam</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>consed</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> que </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>ciat</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>aliqui</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>volupta</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>corro</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>delibus</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DD6FE6">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="336B4886" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="336B4886" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00041412">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Mellanrubrik</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="35CA0B95" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00041412" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="35CA0B95" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext-A5-folder"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00041412">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Brödtext med avstånd/ nderatur arupiet dignam ipictor itaspienihil id quos eumquo esti ducidis maximus explit, cone que optati.</w:t>
                       </w:r>
                       <w:r w:rsidR="003A4150">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00041412">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Arionsed mossus endam, sit por sim faciatem ut vollupt iorerfe rovitatur, oditius aci sint re pa corrovidici sit volorum, aut hil imusam sed quas sequi con re sed quis reicatempor adicient facerat.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="232B10DF" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00041412" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="232B10DF" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik3"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00DD6FE6">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Mellanrubrik</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w:rsidRPr="00DD6FE6" w:rsidR="00740CCC" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="46330843" w14:textId="77777777">
+                    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DD6FE6" w:rsidR="00740CCC" w:rsidP="00041412" w:rsidRDefault="00041412" w14:paraId="46330843" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext-A5-folder"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DD6FE6">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Brödtext med avstånd/ nderatur arupiet dignam ipictor itaspienihil id quos eumquo esti ducidis maximus explit, cone que optati.Arionsed mossus endam, sit por sim faciatem ut vollupt iorerfe rovitatur, oditius aci sint re pa corrovidici sit volorum, aut hil imusam sed quas sequi con re sed quis reicatempor adicient facerat.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="005169DA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1843,78 +2535,78 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidRPr="0017486C" w:rsidR="009A03BA" w:rsidSect="005169DA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="794" w:right="454" w:bottom="794" w:left="794" w:header="624" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4078F320" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B13E09F" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E60B695" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4951E3" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1924,51 +2616,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1419" w:tblpY="15537"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5812"/>
       <w:gridCol w:w="1343"/>
       <w:gridCol w:w="1917"/>
@@ -1980,51 +2672,59 @@
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="3139F7F5" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00B239BF">
             <w:t>Göteborgs Stad</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Enhet/förvaltning/organisation"/>
               <w:tag w:val="Enhet/förvaltning/organisation"/>
               <w:id w:val="576404268"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00DA76F6">
-                <w:t>[Organisationsnamn]</w:t>
+                <w:t>[</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>Organisationsnamn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Dokumentnamn"/>
               <w:tag w:val="Dokumentnamn"/>
               <w:id w:val="1344673939"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00492F6B">
                 <w:t>[Dokumentnamn]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
@@ -2168,51 +2868,51 @@
           <w:tcW w:w="1917" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="21ED3334" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="4F15AB6D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00112C86" w:rsidRDefault="00112C86" w14:paraId="0D5E594E" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="455" w:tblpY="11256"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="15876" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12456"/>
       <w:gridCol w:w="3420"/>
@@ -2233,51 +2933,51 @@
           <w:tcW w:w="1954" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00C74C29" w:rsidP="003A4150" w:rsidRDefault="00C74C29" w14:paraId="0AD5B158" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="1DDD8BE9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00112C86" w:rsidRDefault="00112C86" w14:paraId="574D27FC" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="8846" w:tblpY="11199"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="7484" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5870"/>
       <w:gridCol w:w="1614"/>
@@ -2301,98 +3001,98 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1954" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00FB3384" w:rsidP="003746AE" w:rsidRDefault="00FB3384" w14:paraId="42B09987" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00BD0663" w:rsidRDefault="00BD0663" w14:paraId="45466393" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00112C86" w:rsidRDefault="00112C86" w14:paraId="3866CCC7" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="31741438" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D387B4A" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A1268D6" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4CABDD" w14:textId="77777777" w:rsidR="005169DA" w:rsidRDefault="005169DA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="0DCB2009" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00BF38B4" w:rsidRDefault="00BF38B4" w14:paraId="33BFC3AD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="8846" w:tblpY="596"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="7484" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4095"/>
       <w:gridCol w:w="3389"/>
     </w:tblGrid>
     <w:tr w:rsidR="004226E5" w:rsidTr="003804C3" w14:paraId="497A8A83" w14:textId="77777777">
@@ -2483,50 +3183,52 @@
                 <w:t>o</w:t>
               </w:r>
               <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
                 <w:t>j</w:t>
               </w:r>
               <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
                 <w:t>e</w:t>
               </w:r>
               <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
                 <w:t>k</w:t>
               </w:r>
               <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
                 <w:t>t</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="003A4150">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3389" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="004226E5" w:rsidP="004226E5" w:rsidRDefault="004226E5" w14:paraId="1C35729C" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="739DF5C9" wp14:editId="0DEB13DD">
                 <wp:extent cx="1188000" cy="396837"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
@@ -2550,61 +3252,61 @@
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1188000" cy="396837"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00176AF5" w:rsidRDefault="00BF38B4" w14:paraId="7D209422" w14:textId="77777777">
+  <w:p w:rsidR="00D92922" w:rsidRDefault="00D92922" w14:paraId="7D209422" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00112C86" w:rsidRDefault="00112C86" w14:paraId="65DFE6AB" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C944AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="070229F8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3240,81 +3942,81 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="580599549">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1126049516">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1153177763">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="281305143">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="206719873">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="214701413">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005169DA"/>
     <w:rsid w:val="00041412"/>
     <w:rsid w:val="000B6F6F"/>
     <w:rsid w:val="000C68BA"/>
     <w:rsid w:val="000C6B6F"/>
     <w:rsid w:val="000F2B85"/>
@@ -3338,145 +4040,148 @@
     <w:rsid w:val="003746AE"/>
     <w:rsid w:val="003A4150"/>
     <w:rsid w:val="00414E79"/>
     <w:rsid w:val="004226E5"/>
     <w:rsid w:val="00440D30"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="00492F6B"/>
     <w:rsid w:val="004962B0"/>
     <w:rsid w:val="004A5252"/>
     <w:rsid w:val="004B287C"/>
     <w:rsid w:val="004C0571"/>
     <w:rsid w:val="004C78B0"/>
     <w:rsid w:val="005169DA"/>
     <w:rsid w:val="00521790"/>
     <w:rsid w:val="005729A0"/>
     <w:rsid w:val="00597ACB"/>
     <w:rsid w:val="005E6622"/>
     <w:rsid w:val="005F1A56"/>
     <w:rsid w:val="005F5390"/>
     <w:rsid w:val="00607F19"/>
     <w:rsid w:val="00613965"/>
     <w:rsid w:val="00623D4E"/>
     <w:rsid w:val="00631C23"/>
     <w:rsid w:val="006772D2"/>
     <w:rsid w:val="00690A7F"/>
+    <w:rsid w:val="006F59C9"/>
     <w:rsid w:val="00720B05"/>
     <w:rsid w:val="00740CCC"/>
     <w:rsid w:val="00742AE2"/>
     <w:rsid w:val="007517BE"/>
     <w:rsid w:val="00766929"/>
     <w:rsid w:val="00770200"/>
     <w:rsid w:val="007A0E1C"/>
     <w:rsid w:val="00831E91"/>
     <w:rsid w:val="00840C58"/>
     <w:rsid w:val="008726D9"/>
     <w:rsid w:val="008760F6"/>
     <w:rsid w:val="008E56C2"/>
     <w:rsid w:val="00914A47"/>
     <w:rsid w:val="009433F3"/>
     <w:rsid w:val="00947A18"/>
     <w:rsid w:val="009624D4"/>
     <w:rsid w:val="00973638"/>
     <w:rsid w:val="00985ACB"/>
     <w:rsid w:val="00986A1D"/>
     <w:rsid w:val="009A03BA"/>
     <w:rsid w:val="009B4E2A"/>
     <w:rsid w:val="009D4D5C"/>
     <w:rsid w:val="00A074B5"/>
     <w:rsid w:val="00A345C1"/>
     <w:rsid w:val="00A3668C"/>
     <w:rsid w:val="00A47AD9"/>
     <w:rsid w:val="00A8112E"/>
     <w:rsid w:val="00AA0284"/>
     <w:rsid w:val="00AE5147"/>
     <w:rsid w:val="00AE5F41"/>
     <w:rsid w:val="00B03986"/>
     <w:rsid w:val="00B456FF"/>
     <w:rsid w:val="00B63E0E"/>
     <w:rsid w:val="00B770C2"/>
     <w:rsid w:val="00BA1320"/>
     <w:rsid w:val="00BD0663"/>
     <w:rsid w:val="00BF1EC3"/>
     <w:rsid w:val="00BF282B"/>
     <w:rsid w:val="00BF38B4"/>
     <w:rsid w:val="00C0363D"/>
     <w:rsid w:val="00C10045"/>
     <w:rsid w:val="00C41915"/>
+    <w:rsid w:val="00C70D99"/>
     <w:rsid w:val="00C74C29"/>
     <w:rsid w:val="00C85A21"/>
     <w:rsid w:val="00CD65E8"/>
     <w:rsid w:val="00D21D96"/>
     <w:rsid w:val="00D22966"/>
     <w:rsid w:val="00D656FB"/>
     <w:rsid w:val="00D731D2"/>
+    <w:rsid w:val="00D92922"/>
     <w:rsid w:val="00DA76F6"/>
     <w:rsid w:val="00DC59E4"/>
     <w:rsid w:val="00DC6E79"/>
     <w:rsid w:val="00DD6FE6"/>
     <w:rsid w:val="00DE623A"/>
     <w:rsid w:val="00DF152D"/>
     <w:rsid w:val="00E076AF"/>
     <w:rsid w:val="00E10175"/>
     <w:rsid w:val="00E11731"/>
     <w:rsid w:val="00ED6508"/>
     <w:rsid w:val="00EF388D"/>
     <w:rsid w:val="00F4117C"/>
     <w:rsid w:val="00F57801"/>
     <w:rsid w:val="00F66187"/>
     <w:rsid w:val="00FA0781"/>
     <w:rsid w:val="00FB3384"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C1EB4B0"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3554,98 +4259,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4671,57 +5379,57 @@
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="511" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtext-A5-folderChar">
     <w:name w:val="Brödtext - A5-folder Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext-A5-folder"/>
     <w:rsid w:val="00041412"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="23"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image3.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image3.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
@@ -4903,72 +5611,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D948A697-4995-434C-9247-73E94DFF786F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>A5 - folder.dotx</ap:Template>
+  <ap:Template>A5 - folder_ny.dotx</ap:Template>
   <ap:TotalTime>0</ap:TotalTime>
   <ap:Pages>2</ap:Pages>
   <ap:Words>2</ap:Words>
   <ap:Characters>11</ap:Characters>
   <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>1</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>[Dokumentnamn]</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>[Organisationsnamn]</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>12</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>A5 folder</dc:title>
   <dc:subject/>
   <dc:creator>Förvaltning</dc:creator>
   <dc:description/>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <lastPrinted>2018-03-26T14:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>