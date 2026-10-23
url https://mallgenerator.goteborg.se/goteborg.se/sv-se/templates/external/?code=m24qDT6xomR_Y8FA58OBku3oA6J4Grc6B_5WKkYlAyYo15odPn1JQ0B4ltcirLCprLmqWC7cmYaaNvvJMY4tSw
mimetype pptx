--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -215,54 +215,54 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="7305" autoAdjust="0"/>
     <p:restoredTop sz="94712" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="108" d="100"/>
-          <a:sy n="108" d="100"/>
+          <a:sx n="133" d="100"/>
+          <a:sy n="133" d="100"/>
         </p:scale>
-        <p:origin x="1578" y="102"/>
+        <p:origin x="2514" y="138"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -346,51 +346,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592763" y="0"/>
             <a:ext cx="4278312" cy="340925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6D74FEEE-A740-4A24-A66E-6B855F63E607}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76062E93-F164-4A71-8CAF-F0EF18EB1DF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3" y="6456750"/>
             <a:ext cx="4278313" cy="340925"/>
@@ -528,51 +528,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592229" y="2"/>
             <a:ext cx="4278153" cy="341065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91809" tIns="45905" rIns="91809" bIns="45905" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3314700" y="849313"/>
             <a:ext cx="3243263" cy="2293937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5141,50 +5141,1438 @@
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2404813" y="289800"/>
             <a:ext cx="997200" cy="332162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0CAF46C-0D7D-FC34-42E0-6E871CA00BA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11059043" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8158FFD-D94D-F961-9685-CB0B772843FB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rektangel 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9CC3196-2D86-E858-FAA7-2F7E7B2FA4F4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA40130-30DA-752E-8F3D-58BA320AF2F7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A934F428-5C84-A777-BE0F-3871DB77584E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA14A799-7769-473B-0E4D-3B350D3C53D2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29971842-E2CB-142E-9627-9E1817F8A81F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AD7476E-DAF4-4C56-C475-30B486F01142}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48BEFDED-D3A2-AD0A-9BAD-EE2679754F2A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50DEB83E-FF96-E245-C7B9-74BD1AFFD8DD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B22A44DD-B5C6-22FE-E978-3D000C156469}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8AA2B8-A73F-AF1D-FBE0-AAC9A264471B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D689C7C-5040-68BA-EA42-995A8CA8B828}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{709C05CB-E0BD-C73D-7163-95E7A8BD49F0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A2B2EA9-64DC-4734-674D-ED0320036B37}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Ellips 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A319015E-EC5F-D1B7-359A-98FBE54C60B2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Ellips 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90097CE-7875-8977-9599-5ADE194DD88F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{951839EA-022B-86BE-7EC5-97238FA7ED3B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D19E5157-263B-8C2D-899B-8BA0D4F80193}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD6167B9-791B-D9E6-3E51-BB081A4ADE32}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5534BADE-70DE-327F-7057-F038394D9639}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{846005C5-2010-261D-921F-33F8A45608AE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5A67DE-99BE-BBD7-8ABE-756A11A09A88}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFAE3BF5-CA41-1D2C-429A-D2D3FFE3F5E1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D6718B-8DBA-7E1B-3AA0-EBA36312B14B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36EF64FD-5E89-6441-8AC0-F7C04F583914}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10DFA7ED-E04D-6C97-3C83-B985F656DC05}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99204E19-A30C-1581-497C-5ABD1A79B6A5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BD0B5B5-FCB9-5919-5569-A4CAA1CA554C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="textruta 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E17DF0ED-C4B8-62ED-5015-F10FA9F1558B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="textruta 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069DC300-D4D2-A79B-C88D-FA361C4E1256}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483704" r:id="rId1"/>
     <p:sldLayoutId id="2147483654" r:id="rId2"/>
     <p:sldLayoutId id="2147483719" r:id="rId3"/>
     <p:sldLayoutId id="2147483732" r:id="rId4"/>
     <p:sldLayoutId id="2147483733" r:id="rId5"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
@@ -5738,50 +7126,1438 @@
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2356988" y="7027627"/>
             <a:ext cx="972000" cy="323768"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A24AB1-9B97-9F84-E0D9-BEB3971CFB50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11059043" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{116EC305-703F-38B0-E89C-32A6D28C5889}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E53E11B-555F-171F-0E10-F5E4FD1C3330}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EAA3065-4414-83DB-46DA-1AF1A290C124}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Ellips 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56E34038-5F4A-AA2F-21DA-D366D6804C29}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B145B1A2-6CAF-0DCC-0F8C-EFDEC75D1A0A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0D7D3D-C0C6-1941-7E84-19421FB73173}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C3154D0-CC62-1038-E364-918E0F4F3EDB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79F697D2-04D5-63B7-C94B-888445DA29FF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C3C462-1420-D6C1-32F3-BB304B6C6E4D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B638448-02E9-90C1-D169-267C398C4C4B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FC9E7A6-4166-C4F9-9D8A-70689BBA292C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A35A050-2690-E7BA-2DD8-C5A9E8962221}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC99DC6-C8E4-D802-4205-9F123E5091FB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9A784A8-0E44-6C42-4F23-0BDD8B0A573C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Ellips 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBD1A17D-771E-230A-56AC-680F8B389E10}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Ellips 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB837C8C-C3B6-7177-6308-5AC021246438}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5260DB25-2CAC-F1FF-600A-3DDD36A2391C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF83186F-2864-B969-FBBA-7CEDFD88E6D7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF73F11-679C-CD2C-4AAA-417CA11898C2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6546C739-44FF-0D8B-33FD-73EC6003E6BE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{175114D5-E161-4BFB-8762-6AC9D3DEA779}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4647CAEA-61F6-81E3-CE41-7818DE60EF4A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86EEE0E4-3478-878D-F94B-7941A032D221}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673B6C6F-9A76-F54C-0A41-C91E5E3CB1D9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67F9FC29-D637-8127-EE27-89734D71A899}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B7A11C-B9F0-FF9D-447C-FA4F14AEA002}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB563E28-13CE-BAAE-5E29-E99451541E2F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11955641-3ADE-2334-1F1F-27FA086E0B8A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="textruta 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3ACB9D6-4F47-FCCA-330B-791C0583CC7E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="textruta 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A66C53-5255-9422-70DA-F551581BD41A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793760251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483735" r:id="rId1"/>
     <p:sldLayoutId id="2147483740" r:id="rId2"/>
     <p:sldLayoutId id="2147483741" r:id="rId3"/>
     <p:sldLayoutId id="2147483742" r:id="rId4"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -6103,51 +8879,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="11" pos="2143" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="12" pos="2279" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" pos="2392" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
@@ -6807,51 +9583,51 @@
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Ellips 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73D6AA7C-575F-49CE-8662-5387F2CB4F37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596879" y="6664915"/>
+            <a:off x="596879" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -6859,51 +9635,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Ellips 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9693D4A-5B4F-4FFA-A926-257798EC9096}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1149789" y="6664915"/>
+            <a:off x="1149789" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1D9DC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -6911,51 +9687,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Ellips 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6C9846-42C7-4E48-B9EE-22A6E2681334}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1702699" y="6664915"/>
+            <a:off x="1702699" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0E4F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -6963,51 +9739,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Ellips 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{162C814F-E71A-4EE9-9BEC-5F21B809EB66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2255609" y="6664915"/>
+            <a:off x="2255609" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B8E1C8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7015,51 +9791,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Ellips 52">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEFB495A-C688-4E66-A839-74856CE9F0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2808519" y="6664915"/>
+            <a:off x="2808519" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F8CCDC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7067,51 +9843,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Ellips 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94676902-C6DF-4976-89C6-93814AC273C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3361429" y="6664915"/>
+            <a:off x="3361429" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBCFB9"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7368,166 +10144,172 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>Information om logotyp, färg, typsnitt och bild finns på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Göteborgs Stads grafiska manual</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>Inspiration och exempel finns i Göteborgs Stads grafiska manual under avsnittet </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Tillämpning i trycksaker</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
-              <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns </a:t>
+              <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:t>Mer information finns </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Tillgänglighet i mallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>Kommunikation i staden</a:t>
+              <a:t>Kommunikationsverktyg</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61" name="textruta 60">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D340F9A5-2AB0-42A1-B1FE-D9654AAD72C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5234921" y="4664917"/>
             <a:ext cx="4152900" cy="184666"/>
           </a:xfrm>
@@ -7543,51 +10325,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0"/>
               <a:t>Tänk på!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Platshållare för text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D488BB-0419-498A-8E31-10ABD5317299}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233364" y="4917792"/>
+            <a:off x="233364" y="4712913"/>
             <a:ext cx="4237036" cy="1387758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
@@ -7755,70 +10537,70 @@
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Mallen kan användas för bordspratare eller tre flyers per sida som klipps för hand. Se till att Passa in på papper inte är </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0" err="1"/>
               <a:t>ibockat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t> under Helsidesbilder i utskriftsläget. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="4" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
-              <a:t>För att använda Göteborgs Stads ljusa färger på grafik. Markera objekt och ändra fyllningsfärg med pipetten på någon av färgerna nedan. </a:t>
+              <a:t>För att använda Göteborgs Stads ljusa färger på grafik. Markera objekt och ändra fyllningsfärg med pipetten på någon av färgerna nedan. Alla färger ligger även i bakgrundslagret nere till höger på alla sidor. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ellips 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13E3FC84-8A9C-1EF5-F9E7-1345DC6B7969}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3914339" y="6664915"/>
+            <a:off x="3914339" y="6750640"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1D1E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17597,50 +20379,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C6ABD6-8886-4245-9B20-F16074C1AE79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F213BCE0-1D1E-4E77-973C-332E52BE6A01}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -17963,190 +20752,244 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för bild 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4558A8E4-964E-43AD-8293-46E46592BFFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEE81233-4FB5-49C2-9A9A-902F85809F58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Platshållare för text 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00110F8C-7D29-4152-B5B3-1884F9EDFBCB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B69B598-FEE6-4CA2-8518-7D2FAF232E4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129A50B8-5ED3-428A-9F4D-3E978986DCFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Platshållare för text 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58467043-371B-4FE7-8C75-8EAC342BBFE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Platshållare för bild 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82A40648-D1E4-41EC-889A-578FFE2DBFCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Platshållare för bild 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0A65A2-9234-4EF0-AD49-1067757BE60C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="24"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="40000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="textruta 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440C512E-D579-4A64-ABBD-4A090353C68E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3213925" y="2610652"/>
             <a:ext cx="4223714" cy="2568561"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
         </p:spPr>
@@ -18269,136 +21112,157 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Platshållare för bild 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{173DAF85-54EA-4C85-9744-0E11ACA5BE43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Platshållare för text 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC05CC7-7174-4D46-8331-421E2FDB54B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Platshållare för bild 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F4346A3-962D-4780-9ECB-26764CC955C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Platshållare för text 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF752196-3AA7-4096-8123-F151BA894D65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Platshållare för bild 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7D3A71-56C6-41AB-A2B4-FCFECB7408F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="textruta 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C4BAB1E-E6D9-49B8-BB4D-A31DC62E5FCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3213925" y="2610652"/>
             <a:ext cx="4223714" cy="1877987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
         </p:spPr>
@@ -18446,50 +21310,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9B6EB1-406B-4A48-86EA-31EEEC416BC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rubrik 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EF0FC5C-1D59-4CF8-BA0D-3891FE3F355A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -18945,50 +21816,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för bild 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73ECE0F-403F-4F0D-90B1-6DB53BEFC3E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Platshållare för text 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D9AD9A9-8902-4468-9FA7-1FA0D1DC58ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -23589,51 +26467,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Flyers Bordspratare_liggande_A4_ny.potx" id="{6D9F1C98-6B60-48CA-8584-4AF1E17A7110}" vid="{BE90435F-D72A-4DFA-B79C-CE2E00AC3F62}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Flyers Bordspratare_liggande_A4_ny.potx" id="{AAE85222-99EC-4209-BBFE-90BD9F0E3385}" vid="{E267824A-6DEA-45B3-B4DE-142BF40F4E9D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -23790,51 +26668,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Flyers Bordspratare_liggande_A4_ny.potx" id="{6D9F1C98-6B60-48CA-8584-4AF1E17A7110}" vid="{6D30D659-ACB0-4B77-BA01-3F8B865551B1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Flyers Bordspratare_liggande_A4_ny.potx" id="{AAE85222-99EC-4209-BBFE-90BD9F0E3385}" vid="{F5BE5B7E-4DAF-480B-ACF6-28EE7EE35823}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -24390,51 +27268,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>821</ap:Words>
+  <ap:Words>833</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>237</ap:Paragraphs>
   <ap:Slides>21</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -24463,31 +27341,31 @@
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Flyers / bordspratare 99x210</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>60</revision>
+  <revision>62</revision>
   <lastPrinted>2022-01-25T14:57:54.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>