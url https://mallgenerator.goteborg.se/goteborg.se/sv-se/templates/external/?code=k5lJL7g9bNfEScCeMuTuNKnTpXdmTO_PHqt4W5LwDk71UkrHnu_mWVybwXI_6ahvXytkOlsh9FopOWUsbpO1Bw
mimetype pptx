--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -262,63 +262,63 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="5484877" algn="l" defTabSz="1371220" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2701" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16014" autoAdjust="0"/>
     <p:restoredTop sz="94675" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="108" d="100"/>
+          <a:sy n="108" d="100"/>
         </p:scale>
-        <p:origin x="1986" y="1266"/>
+        <p:origin x="126" y="246"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1024,52 +1024,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4267047234"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1449,52 +1449,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2368142281"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1959,52 +1959,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1670465812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2384,52 +2384,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3873118880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2809,52 +2809,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3236534596"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3312,52 +3312,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="289212635"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3737,52 +3737,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="181686408"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4081,52 +4081,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2458163607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4339,52 +4339,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1102883006"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4764,52 +4764,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2403660747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5189,52 +5189,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="873953044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Logotyp">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5693,52 +5693,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="34591047"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6118,52 +6118,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1343205784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6625,52 +6625,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3513071057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mindre titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6968,52 +6968,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="15904203" y="3424236"/>
             <a:ext cx="1719594" cy="2724150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2144436855"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="9593" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13645,51 +13645,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="1478" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="10042" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="4938" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/SitePages/Navigationssidor/navigation-kommunikationsverktyg.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/SitePages/Navigationssidor/navigation-kommunikationsverktyg.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
@@ -13739,51 +13739,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="9309515" y="539638"/>
             <a:ext cx="8025510" cy="4517140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="textruta 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1815BC26-BD42-4B3A-9E75-53FDE3111331}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="952976" y="500317"/>
-            <a:ext cx="7947910" cy="7082773"/>
+            <a:ext cx="7947910" cy="6689395"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="2871"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="4467" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Instruktion</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2552" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
@@ -13851,69 +13851,69 @@
               <a:t>Skriv inte text i bild.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="407714" indent="-407714">
               <a:spcAft>
                 <a:spcPts val="1914"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2552" dirty="0"/>
               <a:t>Spara enstaka bilder som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2552" dirty="0" err="1"/>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2552" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="407714" indent="-407714">
+            <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
-                <a:spcPts val="1914"/>
+                <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2552" dirty="0"/>
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:rPr lang="sv-SE" sz="2550" dirty="0"/>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2552" dirty="0">
+              <a:rPr lang="sv-SE" sz="2550" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2552" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2550" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B3E28A-F9D6-4F20-B57E-CFCB429605AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="12215139" y="4174740"/>
             <a:ext cx="1841797" cy="326308"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14711,50 +14711,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC173019-9686-4B47-81CA-5F7998FCB53C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3661796733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14767,50 +14774,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0907F54-C6D2-27DA-041B-3FC0FF80DDD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="textruta 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504D782C-19FB-83C7-879C-61B16137CEE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6262883" y="1733550"/>
             <a:ext cx="5762235" cy="2329650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF2B0"/>
           </a:solidFill>
         </p:spPr>
@@ -14887,50 +14901,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A80A014D-5D3F-90B4-17DF-59F4C555EAAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Grupp 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724DFAF4-ED5B-1CA9-DCE9-5D882B9DDBA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="14478000" y="8953500"/>
             <a:ext cx="3810000" cy="619125"/>
             <a:chOff x="1757698" y="6746785"/>
             <a:chExt cx="3810000" cy="619125"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Frihandsfigur: Form 3">
               <a:extLst>
@@ -20777,50 +20798,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A80A014D-5D3F-90B4-17DF-59F4C555EAAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CC1520B-09CA-3AAF-0EAD-224D6AF3DF77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5836517" y="3309145"/>
             <a:ext cx="6614966" cy="2243137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
@@ -25859,51 +25887,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{6014BB42-51DE-41EE-866B-529FA842AEF6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{8E4C9B94-781F-463C-843C-73A69B889BC0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26060,51 +26088,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{30A9B48E-0236-44C2-84A0-E7EC653ABC32}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{4A15A1AF-FF75-4D1B-A99C-74C6230C5512}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26261,51 +26289,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{1BBB66EE-40AD-46A5-A181-E1D19AE2E797}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{C6676668-36EF-401A-BBE5-496266458527}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26462,51 +26490,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{B682022F-FC52-44B0-B73D-BBE453FE83B7}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{8A9C8DB4-34C6-440A-A71D-E2CBF36C245E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26663,51 +26691,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{1F54A6A8-2537-4E36-A9D4-512DDF6BED64}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{AEBD3290-5FDE-4224-9CC7-6585354B3915}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26864,51 +26892,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{8A0D7F5B-FF56-4F33-A9B4-2C3F86164FAB}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{0EC041B4-A23B-4479-BEFF-652DDE99AA97}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27065,51 +27093,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{CEF6090B-E530-4402-8B8F-6373058DB6AC}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{03971592-DAAA-4376-9B99-BDD15EBED674}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - mörkblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27266,51 +27294,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{E635EEE5-14B5-4E1B-9CCB-6A6FF944742D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{E93F1247-CF92-4238-B0CB-6DF24F4144DE}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27467,51 +27495,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{069F0757-6DAC-4AEF-84BE-376C6A2FA933}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{E9558F97-C0DA-4A24-BF1C-E869A1C78A55}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27668,51 +27696,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{FD6D3076-E701-4380-858D-A13BB42E00BE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{25F5E6EB-EEC6-45D4-B6C3-5BAC93DBE982}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27869,51 +27897,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{651B5FB7-21E3-4E3A-BB37-29A729F12342}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{C2405D9D-1F3A-4D3F-8030-85FE2D7D763F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28070,51 +28098,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{069E4EB1-5598-4DFB-99DD-D776115ED5B6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{EB9C800C-7734-4E94-B24B-68B1B59E6204}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28271,51 +28299,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{BABE15E0-8A92-45CF-A553-162783BF6D29}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{DC738839-D6C8-4B6C-BC88-3C61C3BA8807}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28472,51 +28500,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{4238CC3C-E532-4A8B-BD41-D751577C26BE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{A88A586D-2C6F-439B-913D-4F21288485A1}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-event - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28673,113 +28701,113 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{8CAAF2D9-3EEA-4668-AD31-C8C8310A450E}" vid="{6FB006E9-6CCF-4E8A-A6A3-3C93FC1B9396}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_event_1920x1005.potx" id="{FF6F0453-FC16-4C5D-B149-EC09B0A1FA1B}" vid="{8C18AFAF-AFB0-4679-82D2-505FE239096E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>280</ap:Words>
+  <ap:Words>277</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:Slides>7</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>2</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="25">
-      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
       <vt:lpstr>Facebook-event - vit</vt:lpstr>
       <vt:lpstr>Facebook-event - mörkblå</vt:lpstr>
       <vt:lpstr>Facebook-event - röd</vt:lpstr>
       <vt:lpstr>Facebook-event - turkos</vt:lpstr>
       <vt:lpstr>Facebook-event - rosa</vt:lpstr>
       <vt:lpstr>Facebook-event - grön</vt:lpstr>
       <vt:lpstr>Facebook-event - lila</vt:lpstr>
       <vt:lpstr>Facebook-event - gul</vt:lpstr>
       <vt:lpstr>Facebook-event - ljusgrå</vt:lpstr>
       <vt:lpstr>Facebook-event - ljusblå</vt:lpstr>
       <vt:lpstr>Facebook-event - ljusgrön</vt:lpstr>
       <vt:lpstr>Facebook-event - ljusrosa</vt:lpstr>
       <vt:lpstr>Facebook-event - aprikos</vt:lpstr>
       <vt:lpstr>Facebook-event - violett</vt:lpstr>
       <vt:lpstr>Facebook-event - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Stor titel</vt:lpstr>
       <vt:lpstr>Mindre text</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Facebook huvud event 1920x1005</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>