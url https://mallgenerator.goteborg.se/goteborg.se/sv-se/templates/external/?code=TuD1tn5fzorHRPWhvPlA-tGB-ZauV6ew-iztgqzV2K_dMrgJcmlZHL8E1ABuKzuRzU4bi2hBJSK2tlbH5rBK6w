--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document2.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Välj en bild genom att klicka på knappen"/>
         <w:tag w:val="Välj en bild genom att klicka på knappen"/>
         <w:id w:val="1711303173"/>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="00D2119D" w:rsidP="00435FE5" w:rsidRDefault="00D2119D" w14:paraId="147D9F38" w14:textId="77777777">
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00310D42">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47778E77" wp14:editId="50A135B5">
                 <wp:extent cx="9742805" cy="7429500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Bild 1" title="Affischbild"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -283,301 +283,317 @@
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2655696" cy="1654957"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="2A880F6B" w14:textId="70F70F83">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="11D2FEEE" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId10">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Mediabank</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="6027A43C" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="668AB8EA" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId11">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Göteborgs Stads grafiska manual</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="6BD46D82" w14:textId="4C735F91">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="72E4DBA5" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId12">
-                              <w:r w:rsidR="006A6429">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Tillämpning i trycksaker</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="4F79FAA7" w14:textId="6B947870">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="50CB45B2" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId13">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>Tillgänglighet i mallar</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="1591BE33" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="213DA824" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:spacing w:after="120"/>
+                              <w:spacing w:after="240"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId14">
-                              <w:r w:rsidRPr="00026F6B">
+                              <w:r w:rsidRPr="000E6D47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
-                                <w:t>Kommunikation i staden</w:t>
+                                <w:t>Kommunikatio</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000E6D47">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t>n</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000E6D47">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> i staden</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00026F6B">
+                            <w:r w:rsidRPr="000E6D47">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0060041A" w:rsidR="00B36E74" w:rsidP="0060041A" w:rsidRDefault="0060041A" w14:paraId="7C19C3D6" w14:textId="718E665C">
                             <w:pPr>
                               <w:ind w:start="360"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0060041A">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Radera denna instruktionsruta.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="108000" tIns="252000" rIns="180000" bIns="252000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:0;margin-top:-258.6pt;width:590.9pt;height:602.05pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="3A511E04" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeC7ivnwIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkaVoEdYosRYYB&#10;RRu0HXpWZCk2JouapMTOfv0oyXHXD+wwLAeFNMlH8Ynk5VXXKHIQ1tWgCzoe5ZQIzaGs9a6g3x/X&#10;ny4ocZ7pkinQoqBH4ejV4uOHy9bMxQQqUKWwBEG0m7emoJX3Zp5ljleiYW4ERmg0SrAN86jaXVZa&#10;1iJ6o7JJns+yFmxpLHDhHH69Tka6iPhSCu7vpHTCE1VQvJuPp43nNpzZ4pLNd5aZqub9Ndg/3KJh&#10;tcakA9Q184zsbf0Gqqm5BQfSjzg0GUhZcxFrwGrG+atqHipmRKwFyXFmoMn9P1h+e9hYUpcFnVKi&#10;WYNPdC9+4IPthCLTQE9r3By9HszG9ppDMdTaSduEf6yCdJHS40Cp6Dzh+PH8LJ9+vphRwtF2PpvO&#10;JuezgJo9hxvr/FcBDQlCQS2+WaSSHW6cT64nl5DNgarLda1UVOxuu1KWHBi+73q9nnyJT4roL9yU&#10;Ds4aQlhCDF+yUFoqJkr+qETwU/peSOQErz+JN4ndKIY8jHOh/TiZKlaKlP4sx19f2xARK42AAVli&#10;/gG7Bwid/hY73bL3D6EiNvMQnP/tYil4iIiZQfshuKk12PcAFFbVZ07+J5ISNYEl3207dAniFsoj&#10;No+FNFXO8HWNT3jDnN8wi2OEA4erwd/hIRW0BYVeoqQC++u978EfuxutlLQ4lgV1P/fMCkrUN419&#10;P84vAsvER21yhjsANZtswYTa9oVN75sVYHeMcREZHsUQ4dVJlBaaJ9wiy5AZTUxzzF9QfxJXPi0M&#10;3EJcLJfRCafXMH+jHwwP0IHi0KSP3ROzpu9kj0NwC6chZvNXDZ18Q6SG5d6DrGO3PzPbk4+TH7uo&#10;31JhtfypR6/nXbr4DQAA//8DAFBLAwQUAAYACAAAACEAUU0EtN8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU7DMBBF90jcwRokdq3jSKQhjVMVJMQCsSDlAI49TdLG4yh2m3B73BUsR3/0/3vl&#10;brEDu+Lke0cSxDoBhqSd6amV8H14W+XAfFBk1OAIJfygh111f1eqwriZvvBah5bFEvKFktCFMBac&#10;e92hVX7tRqSYHd1kVYjn1HIzqTmW24GnSZJxq3qKC50a8bVDfa4vVgLSrMX74XOTnpvuoz7t85cj&#10;aSkfH5b9FljAJfw9ww0/okMVmRp3IePZICGKBAmrJ7FJgd1ykYvo0kjI8uwZeFXy/wrVLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCeC7ivnwIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRTQS03wAAAAoBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:0;margin-top:-258.6pt;width:590.9pt;height:602.05pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="3A511E04" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGlT9EhwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kbVoEdYqsRYYB&#10;RVusHXpWZCkWIIuapMTOfv0oyXHWD+wwLAeFEslH8pnk5VXfarITziswFZ2clJQIw6FWZlPRH0+r&#10;TxeU+MBMzTQYUdG98PRq8fHDZWfnYgoN6Fo4giDGzztb0SYEOy8KzxvRMn8CVhhUSnAtC3h1m6J2&#10;rEP0VhfTspwVHbjaOuDCe3y9yUq6SPhSCh7upfQiEF1RzC2k06VzHc9iccnmG8dso/iQBvuHLFqm&#10;DAYdoW5YYGTr1BuoVnEHHmQ44dAWIKXiItWA1UzKV9U8NsyKVAuS4+1Ik/9/sPxu92gfHNLQWT/3&#10;KMYqeuna+I/5kT6RtR/JEn0gHB/Pz8rTzxczSjjqzmens+n5LNJZHN2t8+GrgJZEoaIOv0Yiie1u&#10;fcimB5MYzYNW9UppnS5us77WjuwYfrnVajX9kj4Wor8w0yYaG4huGTG+FMdikhT2WkQ7bb4LSVSN&#10;6U9TJqnPxBiHcS5MmGRVw2qRw5+V+BtqGz1SpQkwIkuMP2IPALGH32LnLAf76CpSm47O5d8Sy86j&#10;R4oMJozOrTLg3gPQWNUQOdsfSMrURJZCv+7RJIprqPcPjjjI8+ItXyn8hLfMhwfmcEBwlHDowz0e&#10;UkNXURgkShpwv957j/bYt6ilpMOBq6j/uWVOUKK/GezoSXkRWSYh3aZnON14c1kXVXhbv9CZbXsN&#10;2B0TXDGWJzF6BH0QpYP2GffDMkZGFTMc41c0HMTrkFcB7hculstkhHNpWbg1j5ZH6EhxbNKn/pk5&#10;O3RywCG4g8N4svmrhs620dPAchtAqtTtR2YH8nGmUxcN+ycujT/vyeq4JRe/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAUU0EtN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdq3j&#10;SKQhjVMVJMQCsSDlAI49TdLG4yh2m3B73BUsR3/0/3vlbrEDu+Lke0cSxDoBhqSd6amV8H14W+XA&#10;fFBk1OAIJfygh111f1eqwriZvvBah5bFEvKFktCFMBace92hVX7tRqSYHd1kVYjn1HIzqTmW24Gn&#10;SZJxq3qKC50a8bVDfa4vVgLSrMX74XOTnpvuoz7t85cjaSkfH5b9FljAJfw9ww0/okMVmRp3IePZ&#10;ICGKBAmrJ7FJgd1ykYvo0kjI8uwZeFXy/wrVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAGlT9EhwIAAG0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBRTQS03wAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;">
                 <v:textbox inset="3mm,7mm,5mm,7mm">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00B36E74" w:rsidR="00B36E74" w:rsidP="00B36E74" w:rsidRDefault="00B36E74" w14:paraId="74212F6F" w14:textId="0AF16BE2">
                       <w:pPr>
                         <w:ind w:start="720" w:hanging="360"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B36E74">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Instruktion</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00B36E74" w:rsidP="00026F6B" w:rsidRDefault="00B36E74" w14:paraId="1B7BE0BF" w14:textId="686EA021">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
@@ -684,257 +700,273 @@
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2655696" cy="1654957"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="2A880F6B" w14:textId="70F70F83">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="11D2FEEE" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId15">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Mediabank</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="6027A43C" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="668AB8EA" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId16">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Göteborgs Stads grafiska manual</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="6BD46D82" w14:textId="4C735F91">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="72E4DBA5" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId17">
-                        <w:r w:rsidR="006A6429">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Tillämpning i trycksaker</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="4F79FAA7" w14:textId="6B947870">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="50CB45B2" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId18">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>Tillgänglighet i mallar</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00026F6B" w:rsidR="00026F6B" w:rsidP="006A6429" w:rsidRDefault="00026F6B" w14:paraId="1591BE33" w14:textId="77777777">
+                    <w:p w:rsidRPr="000E6D47" w:rsidR="000E6D47" w:rsidP="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="213DA824" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:spacing w:after="120"/>
+                        <w:spacing w:after="240"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId19">
-                        <w:r w:rsidRPr="00026F6B">
+                        <w:r w:rsidRPr="000E6D47">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
-                          <w:t>Kommunikation i staden</w:t>
+                          <w:t>Kommunikatio</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000E6D47">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t>n</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000E6D47">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> i staden</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00026F6B">
+                      <w:r w:rsidRPr="000E6D47">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="0060041A" w:rsidR="00B36E74" w:rsidP="0060041A" w:rsidRDefault="0060041A" w14:paraId="7C19C3D6" w14:textId="718E665C">
                       <w:pPr>
                         <w:ind w:start="360"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0060041A">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Radera denna instruktionsruta.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -1187,76 +1219,76 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00986A1D" w:rsidR="00310D42" w:rsidSect="009E6D71">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="16838" w:h="23811" w:code="8"/>
       <w:pgMar w:top="2268" w:right="737" w:bottom="1134" w:left="737" w:header="737" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="435"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="649C6030" w14:textId="77777777" w:rsidR="00B2679C" w:rsidRDefault="00B2679C" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FEA6EF5" w14:textId="77777777" w:rsidR="00B2679C" w:rsidRDefault="00B2679C" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1266,51 +1298,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1419" w:tblpY="15537"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5812"/>
       <w:gridCol w:w="1343"/>
       <w:gridCol w:w="1917"/>
@@ -1322,51 +1354,59 @@
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="656ED8D5" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00B239BF">
             <w:t>Göteborgs Stad</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Enhet/förvaltning/organisation"/>
               <w:tag w:val="Enhet/förvaltning/organisation"/>
               <w:id w:val="-1692443565"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00DA76F6">
-                <w:t>[Organisationsnamn]</w:t>
+                <w:t>[</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>Organisationsnamn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Dokumentnamn"/>
               <w:tag w:val="Dokumentnamn"/>
               <w:id w:val="1139454393"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009B7E55">
                 <w:t>A3 affisch</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
@@ -1509,51 +1549,51 @@
         <w:tcPr>
           <w:tcW w:w="1917" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="2776C5B2" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="77EFDCA2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="738" w:tblpY="22851"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="15366" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12057"/>
       <w:gridCol w:w="3309"/>
     </w:tblGrid>
@@ -1573,51 +1613,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2320" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00B111C1" w:rsidP="00B24AB1" w:rsidRDefault="00B111C1" w14:paraId="2DD6EE62" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00B111C1" w:rsidRDefault="00B111C1" w14:paraId="487B1D42" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="568" w:tblpY="16047"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8453"/>
       <w:gridCol w:w="2320"/>
     </w:tblGrid>
@@ -1635,123 +1675,125 @@
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2320" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00FB3384" w:rsidP="00D2119D" w:rsidRDefault="00FB3384" w14:paraId="3F5AE48F" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00BD0663" w:rsidRDefault="00BD0663" w14:paraId="013EAD0B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="633B79BF" w14:textId="77777777" w:rsidR="00B2679C" w:rsidRDefault="00B2679C" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E6D8757" w14:textId="77777777" w:rsidR="00B2679C" w:rsidRDefault="00B2679C" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="738" w:tblpY="1078"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="15366" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8833"/>
       <w:gridCol w:w="6533"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B111C1" w:rsidTr="00E46625" w14:paraId="0BD81EA6" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8833" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="001E4290">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6533" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B111C1" w:rsidP="00E46625" w:rsidRDefault="00B111C1" w14:paraId="3E16CD8B" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="591AE226" wp14:editId="7762B646">
                 <wp:extent cx="1939901" cy="648000"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:docPr id="9" name="Bildobjekt 9" descr="Göteborgs Stad logotyp" title="logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -1780,101 +1822,101 @@
                           <a:ext cx="1939901" cy="648000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="009E6D71" w:rsidR="00B111C1" w:rsidP="00E46625" w:rsidRDefault="00B111C1" w14:paraId="7D1C6EEA" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="320"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="568" w:tblpY="781"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6164"/>
       <w:gridCol w:w="4609"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FB3B58" w:rsidTr="00C72B0F" w14:paraId="2FED7DF1" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00B508EB" w:rsidP="00C72B0F" w:rsidRDefault="00C72B0F" w14:paraId="405C2AF2" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="000B6F6F" w14:paraId="2AE86167" w14:textId="77777777">
+        <w:p w:rsidR="000E6D47" w:rsidP="00C72B0F" w:rsidRDefault="000B6F6F" w14:paraId="2AE86167" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20F79FE8" wp14:editId="56BE4027">
                 <wp:extent cx="1441706" cy="481584"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                 <wp:docPr id="10" name="Bildobjekt 10" descr="Göteborgs Stad logotyp" title="logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="göteborgs_stad.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
@@ -1896,85 +1938,85 @@
                           <a:ext cx="1441706" cy="481584"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FB3B58" w:rsidTr="00C72B0F" w14:paraId="2903A462" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="006A6429" w14:paraId="45055201" w14:textId="77777777">
+        <w:p w:rsidR="000E6D47" w:rsidP="00C72B0F" w:rsidRDefault="000E6D47" w14:paraId="45055201" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00FB3B58" w:rsidP="00C72B0F" w:rsidRDefault="006A6429" w14:paraId="7827C6D4" w14:textId="77777777">
+        <w:p w:rsidR="000E6D47" w:rsidP="00C72B0F" w:rsidRDefault="000E6D47" w14:paraId="7827C6D4" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00176AF5" w:rsidRDefault="006A6429" w14:paraId="0BC616B3" w14:textId="77777777">
+  <w:p w:rsidR="000E6D47" w:rsidRDefault="000E6D47" w14:paraId="0BC616B3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24D401A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C340FD6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2157,108 +2199,110 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="134226585">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1650861489">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B2679C"/>
     <w:rsid w:val="00026F6B"/>
     <w:rsid w:val="000B6F6F"/>
     <w:rsid w:val="000C68BA"/>
     <w:rsid w:val="000C6B6F"/>
+    <w:rsid w:val="000E6D47"/>
     <w:rsid w:val="000F2B85"/>
     <w:rsid w:val="0011061F"/>
     <w:rsid w:val="0011381D"/>
     <w:rsid w:val="00142FEF"/>
     <w:rsid w:val="00173F0C"/>
     <w:rsid w:val="001C2218"/>
     <w:rsid w:val="001D645F"/>
     <w:rsid w:val="001E4290"/>
     <w:rsid w:val="00241F59"/>
     <w:rsid w:val="00257F49"/>
     <w:rsid w:val="0026486D"/>
     <w:rsid w:val="002D09F7"/>
     <w:rsid w:val="00310D42"/>
     <w:rsid w:val="003164EC"/>
     <w:rsid w:val="00332A7F"/>
+    <w:rsid w:val="00337487"/>
     <w:rsid w:val="00350FEF"/>
     <w:rsid w:val="00367F49"/>
     <w:rsid w:val="00372CB4"/>
     <w:rsid w:val="003F160D"/>
     <w:rsid w:val="00414E79"/>
     <w:rsid w:val="00435FE5"/>
     <w:rsid w:val="00440D30"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="004A5252"/>
     <w:rsid w:val="004B287C"/>
     <w:rsid w:val="004C0571"/>
     <w:rsid w:val="004C78B0"/>
     <w:rsid w:val="004D5380"/>
     <w:rsid w:val="00521790"/>
     <w:rsid w:val="005729A0"/>
     <w:rsid w:val="00597ACB"/>
     <w:rsid w:val="005E6622"/>
     <w:rsid w:val="005F5390"/>
     <w:rsid w:val="0060041A"/>
     <w:rsid w:val="00607F19"/>
     <w:rsid w:val="00613965"/>
     <w:rsid w:val="00623D4E"/>
     <w:rsid w:val="00631C23"/>
     <w:rsid w:val="006772D2"/>
     <w:rsid w:val="00690A7F"/>
@@ -2294,109 +2338,110 @@
     <w:rsid w:val="00A345C1"/>
     <w:rsid w:val="00A3668C"/>
     <w:rsid w:val="00A47AD9"/>
     <w:rsid w:val="00A8112E"/>
     <w:rsid w:val="00AA0284"/>
     <w:rsid w:val="00AB6E28"/>
     <w:rsid w:val="00AE5147"/>
     <w:rsid w:val="00AE5F41"/>
     <w:rsid w:val="00AF7E07"/>
     <w:rsid w:val="00B015AD"/>
     <w:rsid w:val="00B111C1"/>
     <w:rsid w:val="00B24AB1"/>
     <w:rsid w:val="00B2679C"/>
     <w:rsid w:val="00B3678A"/>
     <w:rsid w:val="00B36E74"/>
     <w:rsid w:val="00B456FF"/>
     <w:rsid w:val="00B508EB"/>
     <w:rsid w:val="00B63E0E"/>
     <w:rsid w:val="00BA1320"/>
     <w:rsid w:val="00BD05A4"/>
     <w:rsid w:val="00BD0663"/>
     <w:rsid w:val="00BF1EC3"/>
     <w:rsid w:val="00BF282B"/>
     <w:rsid w:val="00C0363D"/>
     <w:rsid w:val="00C10045"/>
+    <w:rsid w:val="00C70D99"/>
     <w:rsid w:val="00C72B0F"/>
     <w:rsid w:val="00C85A21"/>
     <w:rsid w:val="00CD65E8"/>
     <w:rsid w:val="00D2119D"/>
     <w:rsid w:val="00D21D96"/>
     <w:rsid w:val="00D22966"/>
     <w:rsid w:val="00D22AF3"/>
     <w:rsid w:val="00D238C3"/>
     <w:rsid w:val="00D731D2"/>
     <w:rsid w:val="00D97568"/>
     <w:rsid w:val="00D97FE7"/>
     <w:rsid w:val="00DA76F6"/>
     <w:rsid w:val="00DC59E4"/>
     <w:rsid w:val="00DC6E79"/>
     <w:rsid w:val="00DF152D"/>
     <w:rsid w:val="00E11731"/>
     <w:rsid w:val="00E144EA"/>
     <w:rsid w:val="00E22051"/>
     <w:rsid w:val="00E46625"/>
     <w:rsid w:val="00E61F69"/>
     <w:rsid w:val="00EF388D"/>
     <w:rsid w:val="00F03D34"/>
     <w:rsid w:val="00F2726A"/>
     <w:rsid w:val="00F4117C"/>
     <w:rsid w:val="00F57801"/>
     <w:rsid w:val="00F66187"/>
     <w:rsid w:val="00FA0781"/>
     <w:rsid w:val="00FB3384"/>
     <w:rsid w:val="00FC144C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2871C307"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3578,55 +3623,67 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007F539C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B36E74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E6D47"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129328623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="556161544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3668,51 +3725,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1495679791">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image2.emf" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image2.emf" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
@@ -3939,31 +3996,31 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>A3 affisch</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>[Organisationsnamn]</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>29</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>A3 affisch</dc:title>
   <dc:subject/>
   <dc:creator>Förvaltning</dc:creator>
   <dc:description/>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <lastPrinted>2018-10-10T13:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>