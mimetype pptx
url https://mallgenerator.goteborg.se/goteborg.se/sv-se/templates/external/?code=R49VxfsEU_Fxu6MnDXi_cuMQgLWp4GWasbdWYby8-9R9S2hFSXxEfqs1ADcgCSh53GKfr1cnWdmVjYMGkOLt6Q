--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -157,67 +157,60 @@
     <p:sldMasterId id="2147483688" r:id="rId10"/>
     <p:sldMasterId id="2147483692" r:id="rId11"/>
     <p:sldMasterId id="2147483696" r:id="rId12"/>
     <p:sldMasterId id="2147483700" r:id="rId13"/>
     <p:sldMasterId id="2147483704" r:id="rId14"/>
     <p:sldMasterId id="2147483708" r:id="rId15"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId25"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="260" r:id="rId16"/>
     <p:sldId id="256" r:id="rId17"/>
     <p:sldId id="257" r:id="rId18"/>
     <p:sldId id="259" r:id="rId19"/>
     <p:sldId id="258" r:id="rId20"/>
     <p:sldId id="264" r:id="rId21"/>
     <p:sldId id="261" r:id="rId22"/>
     <p:sldId id="262" r:id="rId23"/>
     <p:sldId id="263" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="10287000" cy="18288000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId26"/>
       <p:bold r:id="rId27"/>
       <p:italic r:id="rId28"/>
       <p:boldItalic r:id="rId29"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-    <p:embeddedFont>
       <p:font typeface="Open Sans Extrabold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
-      <p:bold r:id="rId34"/>
-      <p:boldItalic r:id="rId35"/>
+      <p:bold r:id="rId30"/>
+      <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -296,84 +289,84 @@
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="13430" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="3906" y="126"/>
+        <p:origin x="4614" y="120"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="96" d="100"/>
           <a:sy n="96" d="100"/>
         </p:scale>
         <p:origin x="3546" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font9.fntdata" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font8.fntdata" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font7.fntdata" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font10.fntdata" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /></Relationships>
+<file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme16.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -418,51 +411,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1BE8ED24-D582-436E-B695-EB6AAB1F9C89}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-08-19</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2560638" y="1143000"/>
             <a:ext cx="1736725" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1159,52 +1152,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="109398772"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1561,52 +1554,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4269530474"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1963,52 +1956,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2183077769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2437,52 +2430,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3475864125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2839,52 +2832,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="717201791"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3319,52 +3312,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3527598614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3721,52 +3714,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1193936859"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4119,52 +4112,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="893714831"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4368,52 +4361,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2956101292"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mindre titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4694,52 +4687,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4113447632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5092,52 +5085,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3706116452"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5564,52 +5557,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1300959077"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5962,52 +5955,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685321436"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6360,52 +6353,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2674088990"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6972,52 +6965,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="16543442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1599696868"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="10069">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -13855,51 +13848,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="813">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="9429">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="5667">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
@@ -14078,51 +14071,51 @@
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Spara enstaka bilder som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A272E0-2038-4177-86F6-46FC01FC1A46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -14923,50 +14916,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5859FF3-5AEF-4FCE-81F7-9F78BFC6FCCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474935789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15075,50 +15075,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2676FFFB-B5AF-195D-1F4D-20F86C2E0745}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="textruta 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF00F44-34F8-A5C8-DF6A-8364E9CEDD7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1290638" y="1866900"/>
             <a:ext cx="5279635" cy="1385802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF2B0"/>
           </a:solidFill>
         </p:spPr>
@@ -15274,50 +15281,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10BA145A-656B-79C5-9CCE-C4C7C75CE47C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Grupp 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67FE4284-E5E9-6C22-3B34-9834776600CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6475413" y="17668871"/>
             <a:ext cx="3810000" cy="619125"/>
             <a:chOff x="1757698" y="6746785"/>
             <a:chExt cx="3810000" cy="619125"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Frihandsfigur: Form 3">
               <a:extLst>
@@ -21164,50 +21178,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10BA145A-656B-79C5-9CCE-C4C7C75CE47C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6A0F076-EBF7-6955-87F0-CEB62FAB7DC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1933609" y="8022431"/>
             <a:ext cx="6614966" cy="2243137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
@@ -26246,51 +26267,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{62362DD5-24FE-4606-BF3E-DB8A4CE146D5}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{20247462-CEF0-4EA1-B763-131F3CEF5EE6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26447,51 +26468,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{1E8E01F8-B030-4FA7-B56C-038E9F818E4E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{11F185E2-D54A-45E1-9CE2-684C48602F61}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26648,51 +26669,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{8DC44ABE-23E6-4A9E-823E-08A5F684348B}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{E54C0C08-C44C-4411-8591-723320910CB6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26849,51 +26870,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{8CF7B1EF-098B-46E4-8757-A329DF19EC87}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{81C6B938-1A40-48FB-83E4-7323DE4A6B42}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27050,51 +27071,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{1D32E5D2-9037-4990-B7A8-EF27354C6037}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{AEBB349B-6C1F-4838-AB46-6DEE7AC6EC97}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27251,51 +27272,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{17EDC797-4743-40AC-859E-4FCE33970147}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{35F09975-00FC-4C48-AE78-4FD78F80C100}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27452,51 +27473,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{50C3D005-97A2-42C0-A25A-07D6290DA942}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{64AB4D54-B1AA-4027-B967-A4052950237A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme16.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -27948,51 +27969,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{CADE3648-225A-4A78-9F02-C9862D279E9D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{7D42F94D-4A63-46F9-BFC1-929C1B539C74}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28149,51 +28170,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{988B2A56-B48D-449F-A8A6-F63140FBA8D9}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{7612488E-A951-4DFE-AFB2-C9B068DCD296}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28350,51 +28371,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{E5628E7B-2168-4432-950F-0863A6F2FC8F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{F694C100-1DBB-4995-BE71-8EDE8A545822}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28551,51 +28572,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{38D16219-5BB9-4995-8A20-3B42D9517BBB}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{167CB258-7BC4-49AC-B674-F1D099743830}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28752,51 +28773,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{F6C18DFD-1871-454B-B996-430E88EAF18A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{20ED7664-BCFD-4BA6-825D-380D83784984}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28953,51 +28974,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{BC0496B5-C251-41C3-A3B6-02BF8B839689}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{6101DE3D-08BE-4C7D-9C7F-786B65651E13}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29154,51 +29175,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{E3C0BC5C-0712-4F18-84FD-8F8CF2435D27}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{08A3A480-9D1A-4573-977A-65C1595E4B90}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -29355,116 +29376,116 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_1080x1920.potx" id="{0521EB0C-C45F-4DD1-A776-479101540534}" vid="{DB1ED791-BDD2-4C4A-97D6-D211172B138A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram_händelse_stående_1080x1920.potx" id="{5ED6FF0B-5CBD-463D-93CA-79C7FB353AB5}" vid="{882829CC-1A36-43FE-B14C-25E3491954B1}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>341</ap:Words>
+  <ap:Words>338</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:Slides>9</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>0</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="28">
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Instagram story - vit</vt:lpstr>
       <vt:lpstr>Instagram story - mörkblå</vt:lpstr>
       <vt:lpstr>Instagram story - röd</vt:lpstr>
       <vt:lpstr>Instagram story - turkos</vt:lpstr>
       <vt:lpstr>Instagram story - rosa</vt:lpstr>
       <vt:lpstr>Instagram story - grön</vt:lpstr>
       <vt:lpstr>Instagram story - lila</vt:lpstr>
       <vt:lpstr>Instagram story - gul</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgrå</vt:lpstr>
       <vt:lpstr>Instagram story - ljusblå</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgrön</vt:lpstr>
       <vt:lpstr>Instagram story - aprikos</vt:lpstr>
       <vt:lpstr>Instagram story - ljusrosa</vt:lpstr>
       <vt:lpstr>Instagram story - violett</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Instagram händelse stående 1080x1920</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>