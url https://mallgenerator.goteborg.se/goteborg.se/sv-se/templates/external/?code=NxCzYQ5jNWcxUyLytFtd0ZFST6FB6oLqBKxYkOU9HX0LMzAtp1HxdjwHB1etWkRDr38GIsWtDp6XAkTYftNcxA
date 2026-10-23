--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -225,54 +225,54 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16014" autoAdjust="0"/>
     <p:restoredTop sz="94704" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="3102" y="72"/>
+        <p:origin x="4164" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -344,51 +344,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3777607" y="0"/>
             <a:ext cx="2889938" cy="495348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91434" tIns="45717" rIns="91434" bIns="45717" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-11-20</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2157413" y="1233488"/>
             <a:ext cx="2354262" cy="3332162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6947,894 +6947,1431 @@
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="54" name="Grupp 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33AF7DF9-8983-E120-49A8-B95B70C7F573}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE2791D2-7CB5-DE64-DA4C-39D22BF404CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7985644" y="7338653"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="7985643" y="7300023"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4390E5D7-7578-85EF-B50C-C515DE604273}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B955FA-D616-769F-E304-B4EF3E514E6F}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43270B9-F8E7-7C15-ADF3-D36CA90CC949}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19FC6C5A-2523-7945-E002-6CFFC690475F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F22A11-F366-160E-BB7B-6965171345CA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C713969-6E24-C3B0-C91A-ED2AE0956515}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{057F3D4F-8895-459F-BF3C-295A83B28E1B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0A1679F-B161-F180-97A9-7CEACBCAE39D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79AB2A9-AD67-8E22-9070-91DAC12DA5E7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A43B81-9A39-AB2C-0552-179D3581C670}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3AF9AA-5B26-9969-936C-16D0F228BDAA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{489517F8-C9AB-4EE1-2A0C-67A776B63C27}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9740C0D1-A047-0FAD-15C7-FA7DC424122F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9441B80-4302-BE7E-7114-A6B081E6146A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF88A04-EB03-DD23-66CC-07E476755E7A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A14671B5-BEF0-78EC-9B23-37D7BA41A202}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8EAEC5-5633-1A73-40C3-BEB1E3513C50}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Ellips 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A46FEB2-37F2-ED37-F7CF-AB80845DEB26}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9C95627-9B68-F893-2BC6-A2A6A847F456}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7704B90-1953-7059-B841-8EB7496FC711}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BCED58F-69C9-21A2-124A-F69C959948D7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E61DE582-6B2B-D2DF-2B5F-95F8D1A4A1FE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3B4CA8-3F77-3D78-B195-07B909FBCD48}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDD6D298-E5A8-B726-3A68-E7741810CF81}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53EDE276-E651-8E9C-F1EF-AEE04126C3B9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091CD456-D8B5-6A6C-3725-08B40795AA5B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D08EF9F-7539-A2F0-7C9C-A48DF4B2FE9C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{326C9B1A-8F2B-1EDA-0408-4DCFEE67AD59}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4BF1628-2D26-A212-7318-ECFAA4E0949B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1802F5-6A17-56C7-856E-A4E2678D9DE5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1347E43B-82E1-F063-CD62-D93F57AA3860}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="textruta 52">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC909879-749E-3F70-A88E-B981FC8EF7C0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
     <p:sldLayoutId id="2147483688" r:id="rId2"/>
     <p:sldLayoutId id="2147483655" r:id="rId3"/>
     <p:sldLayoutId id="2147483693" r:id="rId4"/>
     <p:sldLayoutId id="2147483694" r:id="rId5"/>
     <p:sldLayoutId id="2147483695" r:id="rId6"/>
     <p:sldLayoutId id="2147483696" r:id="rId7"/>
     <p:sldLayoutId id="2147483699" r:id="rId8"/>
     <p:sldLayoutId id="2147483697" r:id="rId9"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
@@ -8288,894 +8825,1431 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5780452" y="470969"/>
             <a:ext cx="1432645" cy="477207"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BF43E93-756B-44AB-B5DC-196CA90F72D1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A1234AC-7F2B-28C3-1AF3-3A5315981EE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7985644" y="7338653"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="7985643" y="7300023"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F4DBF6A-CF23-F718-D301-C607E03C637A}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A78BC85-ECC1-361B-1E39-042AAB841652}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA9A4F72-28E3-C99B-DD44-164511EE07CB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B614164A-24C4-ADAC-007F-12657C15F05D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Ellips 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B483BD9A-2BF6-C60E-AAE6-D7BA756C5A49}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A5DF951-CC7C-039E-5EC7-828608191898}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0DEE3F9-F3F1-A5B8-7A89-C6549EB57DF5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8120755-43D6-AA51-0BAA-458AF22D044A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B601DAB-3196-0825-E0DA-2F0628A5C06A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B7A9E1-9A29-7143-4F1B-3092D51A540C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E0D209C-3AE6-83F4-9C30-926D6B3224B6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB12F2A6-CB78-7A0C-0195-7CBDD003A761}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD010122-5592-E31F-702E-024F4739DE8B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6837304-3EE3-A978-6FFC-476D2B571F35}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DE2C8B8-B8D8-B21C-52B9-D18767305F3A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1937B7B3-7D11-15B4-B33C-01FE27ECA4C4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F1D89A-C3F2-AC80-8A6E-453E018B1C4B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD42E3E-93EA-B018-736E-C630609AADBB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="textruta 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{858DEE85-C8F5-045A-8168-1B9971306BF6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81537F83-6FAA-33F3-762E-5885FFB6B8A4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD63A3EF-A3E2-1553-AC16-CC18D6B10E8F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98AB157-0B46-7369-DFC6-1A9B37F70991}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB743B59-D75D-D1F9-AD33-E1E7E033EC02}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85F048D7-08CE-4557-CA32-EC51426DF5F8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDEB6955-B874-4D2E-34C4-E19F5F8DE270}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66913240-2701-41EC-2EC9-1CD259271BF7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91D25659-025F-D7BB-B6A3-CF7E9750B50D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD82067D-D595-5A55-D0A5-BC35CCD53D2E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E1C5F9-561A-FBF5-3928-D1BF21214281}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93EDDD71-C510-6074-D9E6-DA3C363A80BC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{560F8CA4-B522-0EBE-EF80-BA46D782AEE0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D3FD9DD-4FC3-E62C-3992-82578BFB22D5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259524485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483674" r:id="rId1"/>
     <p:sldLayoutId id="2147483675" r:id="rId2"/>
     <p:sldLayoutId id="2147483676" r:id="rId3"/>
     <p:sldLayoutId id="2147483677" r:id="rId4"/>
     <p:sldLayoutId id="2147483678" r:id="rId5"/>
     <p:sldLayoutId id="2147483687" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
@@ -9634,894 +10708,1431 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5764577" y="9855829"/>
             <a:ext cx="1432645" cy="477207"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D58F7EF4-FDF4-7DA6-396D-DD4DBFDD50EA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32350844-839E-9BF1-4098-436545B919F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7985644" y="7338653"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="7985643" y="7300023"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A4801D-08B8-43C3-18E0-BE8C201C8D6F}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CF6828A-A14C-AAD9-91E5-5775CDC86FFC}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC669527-1622-59AB-765F-F00FFF102488}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E01DF3F2-A69C-9B5F-421F-5CA85F8089A8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Ellips 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93EF113B-641D-4DE7-1471-175595EF7EFC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C52B148-0D13-A65E-7B88-F1C47DF406CB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C6D37D8-3B24-BC40-3E2D-43A870AB67C1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{570D85E7-C2B2-148A-4193-5532F97BF865}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39ED845A-38BD-B461-5CC8-58309F6295CE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC7B9C69-99EE-3AA0-32E3-837A69814050}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{582B8644-2572-A9D8-046F-5AFE637144A1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8274F9CF-80ED-A746-9A54-F0DCD22136C3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{729192F5-BB7D-98A9-7ECD-54B5D47B3C9D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D7C3A4-0ACE-8F70-82A2-031408A4DDDF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6676F933-2CFC-1ADD-59C3-93163B8F1206}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1957726C-60B9-5AF3-20BA-DC1901C250BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78AA554D-6D9E-0B3A-1CDB-A27FEB67B6F8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0E34D71-4574-7FC9-721E-83BEFF9BC08C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="textruta 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AF02B6D-4248-4674-8547-7736A157BC2D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A18384A-92A8-2949-C8CB-7807D8048FDE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C4B093D-9A78-6D1E-AB2E-FC442E585D7B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{487BA160-8108-CA8B-8AB8-83F783BA47DD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8BA2A86-3650-0ECD-7934-18E545C82240}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30262578-989D-694D-EF8A-53D5C724E5D1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3B3D1D8-9560-C4E9-9A4E-1DC7E8CD3B4F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A6AC18F-7040-64EE-657B-9365ADEDEA8C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E52E8D1A-E8C6-A9FE-8974-7A0BBEEFF8E3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{185B4D3F-C194-43AE-36E0-65D4D6FFF2DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D746654-AF70-0D9F-933E-66CA854B2BB3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B887A696-63C3-50C1-B3C4-48A8B47397E4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0045AB50-FDC4-9446-C648-97B27FC11648}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A44B859-C2B9-AAB3-8327-CEAF6E27D2AD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855596747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483691" r:id="rId1"/>
     <p:sldLayoutId id="2147483692" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1046633" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -10810,51 +12421,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="204" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" pos="4536" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="6497" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
@@ -11460,175 +13071,175 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>Information om logotyp, färg, typsnitt och bild finns på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Göteborgs Stads grafiska manual</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>Inspiration och exempel finns i Göteborgs Stads grafiska manual under avsnittet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Tillämpning i trycksaker</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>Mer information finns </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" u="sng" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Tillgänglighet i mallar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1273" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1270" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1273" dirty="0">
+              <a:rPr lang="sv-SE" sz="1270" dirty="0">
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
-              <a:t>Kommunikation i staden</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1273" dirty="0"/>
+              <a:t>Kommunikationsverktyg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1270" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Grupp 5" descr="Exempelbild ändra färg på grafik.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD0D0CA-8151-4F88-BC0C-3D8B1DECCC3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="317653" y="3836217"/>
             <a:ext cx="3088855" cy="2364348"/>
             <a:chOff x="449264" y="5424488"/>
             <a:chExt cx="4368634" cy="3343949"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -38986,51 +40597,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{FCC4AC04-50D1-41B1-B680-468EA334033F}" vid="{4DA9CFEB-47D1-4A7D-898B-D4FC8D067DFE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{CDC830E2-BABB-4D19-9A10-8CFA7222A8DF}" vid="{DD835E9F-B593-4394-A214-250A8BB4B383}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A3-mall Göteborgs Stad - färger">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -39187,51 +40798,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{FCC4AC04-50D1-41B1-B680-468EA334033F}" vid="{04C85439-23BE-4504-8379-C4584F08132F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{CDC830E2-BABB-4D19-9A10-8CFA7222A8DF}" vid="{81491AF2-EC87-4265-BB6E-672BD9E1A963}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -39388,51 +40999,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{FCC4AC04-50D1-41B1-B680-468EA334033F}" vid="{77DFBF33-16A3-47EC-982E-DFD1E5457E72}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4.potx" id="{CDC830E2-BABB-4D19-9A10-8CFA7222A8DF}" vid="{1796D1C0-116B-49D3-8AEA-8799788E9535}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -39715,51 +41326,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=ppt/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="1">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=ppt/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{281C2EF0-DB24-4A7A-B8BE-C7EEE9194199}">
   <we:reference id="2168fe81-07f3-4041-831f-380a3af458b5" version="1.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences/>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>1359</ap:Words>
+  <ap:Words>1357</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>233</ap:Paragraphs>
   <ap:Slides>19</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>4</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -39788,31 +41399,31 @@
       <vt:lpstr>Förbud mot xxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Rubrik  kort aktuell information</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Nyhetsbrev</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Informationsgrafik – kopiera och anpassa på din sida. Färger är endast exempel. Du hittar mer grafik i mediabanken eller den grafiska manualen.</vt:lpstr>
       <vt:lpstr>Informationsgrafik – kopiera och anpassa på din sida. Färger är endast exempel. Du hittar mer grafik i mediabanken eller den grafiska manualen.</vt:lpstr>
       <vt:lpstr>Informationsgrafik – kopiera och anpassa på din sida. Färger är endast exempel. Du hittar mer grafik i mediabanken eller den grafiska manualen.</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Affisch A4</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>16</revision>
+  <revision>18</revision>
   <lastPrinted>2018-03-22T15:42:13.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>