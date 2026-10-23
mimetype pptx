--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -287,56 +287,56 @@
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="84" d="100"/>
+          <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="3132" y="390"/>
+        <p:origin x="3684" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="96" d="100"/>
           <a:sy n="96" d="100"/>
         </p:scale>
         <p:origin x="3546" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -411,51 +411,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1BE8ED24-D582-436E-B695-EB6AAB1F9C89}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-02-27</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2195513" y="1143000"/>
             <a:ext cx="2466975" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -13700,51 +13700,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="813" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="6630" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="5667" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
@@ -13802,51 +13802,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6366264" y="1916728"/>
             <a:ext cx="2950940" cy="4707466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="textruta 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A18D2F42-1831-480E-B5B5-6D6890E0FFCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="901171" y="1456107"/>
-            <a:ext cx="4872826" cy="5531386"/>
+            <a:ext cx="4872826" cy="5531001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="2000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Instruktion</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2000" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
@@ -13914,69 +13914,69 @@
               <a:t>Skriv inte text i bild.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="255562" indent="-255562">
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1801" dirty="0"/>
               <a:t>Spara enstaka bilder som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1801" dirty="0" err="1"/>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1801" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="255562" indent="-255562">
+            <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1801" dirty="0"/>
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1801" dirty="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1801" dirty="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A272E0-2038-4177-86F6-46FC01FC1A46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7184006" y="4465983"/>
             <a:ext cx="1396681" cy="253567"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14355,67 +14355,62 @@
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Tillämpning i sociala medier</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
-              <a:t>Information om klarspråk, normkritik och tillgänglighet finns </a:t>
+              <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1600">
+              <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Kommunikationsverktyg</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40E2A637-4306-462C-8C0B-0963E5DC6D42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1339468" y="7818544"/>
             <a:ext cx="5950335" cy="198448"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -26121,51 +26116,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{F5CB045F-5208-440E-AEF2-3C72FBA70991}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{6BF6AAB2-C5FD-4114-A05C-DF9EA3CE4F74}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26322,51 +26317,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{A98D0A0F-C7D2-4A69-A235-4DD3ECD10FD6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{FFF6C196-6EDF-4259-B4DD-52DFF74FE5AB}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26523,51 +26518,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{44DEA601-63D6-47DE-B8AE-DBD911F8E8BB}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{2E6CA3BD-7031-4ADA-81DD-BBA6EC118D81}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26724,51 +26719,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{4A5FFC97-8FCE-4216-B5B4-1944CC77EE12}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{F35F01CE-B073-4085-81F9-CD65DDCACB05}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26925,51 +26920,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{643FBBD1-5588-4D11-AD60-C1AF5439FD93}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{03A5A2DF-87E3-40B1-ABBA-A534BD238E18}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27126,51 +27121,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{1351C703-9EFA-4D63-95D7-9E490BEAEE6D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{2338FEAA-0D2F-4DCF-8033-B92298CA3981}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27327,51 +27322,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{9DA8EC8C-0A45-46C8-AB57-005224D635F6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{131CB3D1-E3F0-432D-9FD7-359F7D09B967}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme16.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -27823,51 +27818,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{BD88C84E-811D-4FDA-8C2D-596B54AEF681}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{AD2E168A-1F17-4F6A-8409-59245296D2C6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28024,51 +28019,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{0549B81C-F478-4F9D-90F2-4DCB5FC7FE74}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{EF08DFA1-7EC7-4001-9426-DB1E3A78CC58}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28225,51 +28220,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{B3921AB0-2B9C-489F-AF55-0070FF552837}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{C16BBA8F-4D08-4CE6-B63F-E6AE73451964}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28426,51 +28421,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{D3625781-D29F-4609-B36C-C73526C4721B}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{C5BD1E23-4B4E-4609-93D1-E557DCD80049}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28627,51 +28622,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{B2015354-FFAB-4B89-A570-41DDF7854DB4}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{9B149E28-6D05-429E-8988-6B99B5B93383}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28828,51 +28823,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{0DBD94A1-0169-4AB7-9F96-96A2D51C6F50}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{353FB313-403D-4EE9-A1CD-118CFF3B1F97}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29029,51 +29024,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{FB14CD97-175E-4D29-9881-AD38D9921292}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{E1C4D229-FCBC-417F-986C-E65D2B6C64D3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram story - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -29230,116 +29225,116 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation3" id="{FD7B93F9-4C4A-4DD5-8BC8-69A9AD6204A4}" vid="{1F417144-4CAE-4905-B555-5B1D1FBB31B4}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Instagram och linkedin_inlägg porträtt_1080x1350.potx" id="{3EA07C4A-DE52-491E-A8F4-01ED033510E7}" vid="{97290A1C-E0F1-4215-B0B0-CFC1F2CCA43C}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>341</ap:Words>
+  <ap:Words>338</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:Slides>9</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>2</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="28">
+      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Instagram story - vit</vt:lpstr>
       <vt:lpstr>Instagram story - mörkblå</vt:lpstr>
       <vt:lpstr>Instagram story - röd</vt:lpstr>
       <vt:lpstr>Instagram story - turkos</vt:lpstr>
       <vt:lpstr>Instagram story - rosa</vt:lpstr>
       <vt:lpstr>Instagram story - grön</vt:lpstr>
       <vt:lpstr>Instagram story - lila</vt:lpstr>
       <vt:lpstr>Instagram story - gul</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgrå</vt:lpstr>
       <vt:lpstr>Instagram story - ljusblå</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgrön</vt:lpstr>
       <vt:lpstr>Instagram story - aprikos</vt:lpstr>
       <vt:lpstr>Instagram story - ljusrosa</vt:lpstr>
       <vt:lpstr>Instagram story - violett</vt:lpstr>
       <vt:lpstr>Instagram story - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Instagram och Linkedin inlägg porträtt 1080x1350</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>