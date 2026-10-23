--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -211,54 +211,54 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="9208" autoAdjust="0"/>
     <p:restoredTop sz="94715" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="108" d="100"/>
-          <a:sy n="108" d="100"/>
+          <a:sx n="133" d="100"/>
+          <a:sy n="133" d="100"/>
         </p:scale>
-        <p:origin x="1470" y="102"/>
+        <p:origin x="2370" y="138"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -342,51 +342,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592763" y="0"/>
             <a:ext cx="4278312" cy="340925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6D74FEEE-A740-4A24-A66E-6B855F63E607}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76062E93-F164-4A71-8CAF-F0EF18EB1DF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3" y="6456750"/>
             <a:ext cx="4278313" cy="340925"/>
@@ -524,51 +524,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592229" y="2"/>
             <a:ext cx="4278153" cy="341065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91809" tIns="45905" rIns="91809" bIns="45905" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3314700" y="849313"/>
             <a:ext cx="3243263" cy="2293937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -14354,50 +14354,1438 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E00ED4-A840-8637-CA70-FAFEAC1E315A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11059043" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13BCA4BF-F6DB-BFCB-B2CC-A27527D21B53}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D91A61-3F27-8F80-AB20-D1D797342363}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FE90AE8-D766-C865-5910-885B364CB709}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7A8C6BC-8830-D434-7BB9-7181F49C09E9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB7580B-A1B6-E02A-6AD7-086694F1117E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FE849C4-64CD-0615-1A1E-14AC234792C7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1527B6B-9BC7-E6D7-C448-12E3FFB41DD1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D642BD-4631-FD8D-3A0E-6D5CC77E275A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA0EC523-5FD5-D79A-8063-545549A64EA2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B549E6E2-68CD-5BF0-9BF3-3B96FDF3411F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA68DA7-DB28-5A1A-4182-AAC335B70DF2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75B6436F-EA07-DE8B-CE2F-5DBDDE25A278}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3134D408-B44B-23E3-35A0-CAC1DED0B97A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0343B3E9-2E6F-7BE6-2929-8DB1BB0E8041}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54CEEBC-BE8F-C0E2-8600-A9F2ED4A68EF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2C75C50-4F7B-A3EC-3E1B-B090935AD7A7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4381122D-741F-3851-4D2A-554BC39CC3C1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8B15195-5C28-F972-E63C-C9A924753DAE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477176EF-2372-5D17-691B-ACEB01645922}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30FFDEAD-7FAE-FFD4-D9F4-C1655A1BF751}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28CEBFA4-1466-CF5E-739B-C31A37C534C9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A2E39F4-0462-5AE7-4853-4F7F2F7E223E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A79726E-60E4-53AA-DB7C-6C1BBC66CECB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76193BA5-E328-C7A1-AC89-582F0BF0E050}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96206698-CC0F-7B94-36E0-44F1FDA481D6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F99A3F3B-E732-5583-BC72-126B936239E1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADBFB58C-1FC9-EF38-3341-502610A881A4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4058C754-AD3A-EA52-977C-AADF7572193E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975331C6-5ABD-DB6D-B85D-43EB91045683}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDAC4A2D-F6D6-6D46-A852-17A663C5036D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483704" r:id="rId1"/>
     <p:sldLayoutId id="2147483734" r:id="rId2"/>
     <p:sldLayoutId id="2147483735" r:id="rId3"/>
     <p:sldLayoutId id="2147483736" r:id="rId4"/>
     <p:sldLayoutId id="2147483737" r:id="rId5"/>
     <p:sldLayoutId id="2147483738" r:id="rId6"/>
     <p:sldLayoutId id="2147483739" r:id="rId7"/>
     <p:sldLayoutId id="2147483740" r:id="rId8"/>
     <p:sldLayoutId id="2147483747" r:id="rId9"/>
     <p:sldLayoutId id="2147483731" r:id="rId10"/>
     <p:sldLayoutId id="2147483741" r:id="rId11"/>
     <p:sldLayoutId id="2147483742" r:id="rId12"/>
     <p:sldLayoutId id="2147483743" r:id="rId13"/>
     <p:sldLayoutId id="2147483744" r:id="rId14"/>
     <p:sldLayoutId id="2147483746" r:id="rId15"/>
     <p:sldLayoutId id="2147483745" r:id="rId16"/>
@@ -14845,50 +16233,1438 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Mellanrubrik</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Brödtext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Lista</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB2447A-1CF6-1A5A-5132-5F3BACF65EFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11059043" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F1F15A9-5178-3EAF-68A6-01FF37C1B022}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{545C2B57-544B-872A-0B0B-6D02A758858D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Ellips 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B20EFC96-1108-B40C-4C99-F3CE53684189}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B270620-A860-EBCD-7026-461BC29309AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB0A14F-DBFE-860D-4AAD-C59628FDAF55}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C474432-EE85-0294-B712-4B0DF13BE356}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Ellips 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0242739A-5F54-7409-D0CB-A239C68F9FB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13AE0262-0F40-A750-283A-10331A164897}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B838CF4-0F77-EBE8-D7B9-08A910533154}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FA3548E-DF6D-60C6-5FF6-EBE49D1DD99B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FBA3CC-B8AA-DE23-1A9E-208AA8B16965}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08C199B7-8004-FA8A-9B71-FFBF2B9DF1AD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0F71D7B-E3FA-0AE6-180E-298BDAF0D65A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89CE912-0818-3F3A-8685-0DB51017608F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E963074F-16DE-6F25-8938-27F2742B48E3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E19EF300-7715-5646-3D46-674F066DB123}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="textruta 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E844A27-61D5-F433-F760-0AA8BA7CB9A0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46FD7B8-2F09-A979-4AB4-3152AAB9333F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6C7DAA-4031-8DD6-79B5-A4FE49D3BB53}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FBDC04A-61FC-4F32-F118-351B81A175C8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322D2E19-05DA-C7C2-74D5-5785971A7528}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C593A1-F4C9-72D9-071B-D67F9C5AFA2A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B40278F4-73B3-6129-0F36-257CB94DE1AE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1FE5D6-2A51-F3AB-0A69-43120F4AC308}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF53D49A-810D-7945-350E-7F5874EF6FF7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2670F724-68D5-7FC4-075D-8A6940AE32F0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C75A6534-B13C-C797-E7AC-2EE55F3453CF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AFD7970-AF99-C8EC-72C5-BCECA9593AE3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912C4906-CB17-4E59-2017-28A8397478E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CEB389E-8AEA-B299-C066-BDC6E43B8459}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3999437546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483726" r:id="rId1"/>
     <p:sldLayoutId id="2147483732" r:id="rId2"/>
     <p:sldLayoutId id="2147483730" r:id="rId3"/>
     <p:sldLayoutId id="2147483733" r:id="rId4"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -15401,50 +18177,1438 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Grupp 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{364D7C6F-9722-2CBE-F131-5CFD851FAC30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11059043" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Rektangel 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3321FD3E-088C-826B-EE90-A20F334B2E71}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Rektangel 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F03263A-B3F6-6DA1-CFED-CCA4E7865EC3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF2B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Komplementfärger</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Ellips 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB90E1C-444E-2750-92DA-91415ED6A2BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Ellips 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE22327-17C7-0D71-39DE-104AF129A1C0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Ellips 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AA33E52-5163-E255-6CE9-D61537DB6C47}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Ellips 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA94E9CC-1329-37D3-9B37-707EEF6439D3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Ellips 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494275B2-8A64-3A69-5AFC-7C00FE038DBD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Ellips 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93C4EB6-47C3-A66B-436B-CF6323D4E963}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Ellips 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B10213-CF5B-EB08-0A71-7E02B8979167}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Ellips 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA25AF5D-370D-49E1-54C1-1F0B7B80B882}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Ellips 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85657FEF-70C5-CECC-5FB7-B0DC7BB0828C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Ellips 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{212C1CC2-A07A-F0C8-3E93-F4FDBF65067C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Ellips 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{323C5767-11E8-00B1-223C-3528431798A9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Ellips 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E43CC8-629C-C932-1ADA-E52DC2B3B7F4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Ellips 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42A5305-D762-4C7E-E4FE-168CB013FA61}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Ellips 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC8661C7-D3D8-24C2-5157-0FEA10231EB2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="textruta 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D336BFCB-4625-5D94-82AC-CC3D800EFAC8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="textruta 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE1A45E-4554-C579-833A-099553FD9631}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="textruta 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB8AA4E-3754-5371-FFF8-C32A9FF1B1BC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="textruta 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F4535B-917A-C6C2-7D41-F18B2E074F20}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="textruta 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F9F938C-7A77-DDB3-5B1D-47444C1DB2D8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="textruta 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5257251A-829B-EEC2-D6EF-F173FE33C770}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="textruta 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71A1AB57-687D-0224-2887-BAED996E5714}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="textruta 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4551E04-E5BA-EE80-151D-16129F4E8317}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="textruta 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EE4897-C7A7-36E6-31B6-0E725E1C8979}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="textruta 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91D9BD3D-9EFA-F89E-3BE2-DE5C2D6895C2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="textruta 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A7ECF1-E701-6FB0-3086-7055D6A94D04}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="textruta 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B50C9390-D27C-107D-0586-7143DB93E43C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="textruta 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{811F4796-1C60-BA79-7F8B-2753109F2745}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="textruta 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3135C302-3192-AED7-EF32-CD3522FB16D4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1009986559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483724" r:id="rId1"/>
     <p:sldLayoutId id="2147483721" r:id="rId2"/>
     <p:sldLayoutId id="2147483722" r:id="rId3"/>
     <p:sldLayoutId id="2147483723" r:id="rId4"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -15766,51 +19930,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="11" pos="2097" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="12" pos="2234" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" pos="2370" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
@@ -17700,51 +21864,51 @@
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Ellips 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29AAB9B0-66F2-415E-B3FA-68571A1489E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596879" y="6664915"/>
+            <a:off x="596879" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17752,51 +21916,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Ellips 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01753141-441A-478B-B38C-56CC112623B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1149789" y="6664915"/>
+            <a:off x="1149789" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1D9DC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17804,51 +21968,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Ellips 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1435A108-B84F-465A-909B-595EB77AEBA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1702699" y="6664915"/>
+            <a:off x="1702699" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0E4F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17856,51 +22020,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Ellips 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49635E6-922D-4ADE-9CCD-DE95A1573640}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2255609" y="6664915"/>
+            <a:off x="2255609" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B8E1C8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17908,51 +22072,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Ellips 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C0DD36-121B-471A-ACB0-1D2A9D84F1D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2808519" y="6664915"/>
+            <a:off x="2808519" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F8CCDC"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -17960,51 +22124,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Ellips 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD28BE6F-598A-4DD1-BBA5-684DDCE2D32E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3361429" y="6664915"/>
+            <a:off x="3361429" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBCFB9"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -18261,51 +22425,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
@@ -18696,51 +22860,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
@@ -19177,51 +23341,51 @@
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>D</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>u</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
@@ -19488,50 +23652,53 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>d</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+            </a:br>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
@@ -19578,374 +23745,371 @@
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>å</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
-                <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>ä</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>h</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>m</a:t>
@@ -20246,99 +24410,93 @@
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>i</a:t>
+              <a:t>v</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>s</a:t>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>d</a:t>
-[...11 lines deleted...]
-              <a:t>n</a:t>
+              <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="textruta 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A451F2EB-0733-4CB3-A96A-71878602B639}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5234921" y="4664917"/>
             <a:ext cx="4152900" cy="184666"/>
           </a:xfrm>
@@ -20382,52 +24540,52 @@
               <a:t>å</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0"/>
               <a:t>!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Platshållare för text 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61DE754D-35E2-4ADF-80E0-E64345BDA290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233364" y="4984467"/>
-            <a:ext cx="4237036" cy="1387758"/>
+            <a:off x="233364" y="4781267"/>
+            <a:ext cx="4237036" cy="1749350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
@@ -21728,68 +25886,360 @@
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>d</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ä</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ä</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>h</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>ö</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>å</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ellips 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63961D4F-D681-3E6D-6340-F4A733EF2221}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3914339" y="6664915"/>
+            <a:off x="3914339" y="6741115"/>
             <a:ext cx="435871" cy="435871"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1D1E8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -22891,50 +27341,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bild 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585E55B9-CFE4-42E9-86F7-D14073D24980}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för text 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78CBCF3A-A7A2-433F-8E74-8A4460296D4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -23514,93 +27971,107 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5EFC756-B222-4556-8E00-57CBDC1992D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för text 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE3B613-A164-4184-BB39-C88D8238D023}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B04F56AD-527E-407A-9581-DD9D33964EAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8580EC64-C030-4257-BE97-166C975906AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -25260,50 +29731,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64528D21-FA7A-4EA5-BB8F-FCB3894205E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för text 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F006F1F8-A49E-4A8B-861B-228505ABAE00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -25919,93 +30397,107 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D653C916-D6CC-4B5D-AC16-E0C11580F91A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620E5D5D-2924-429D-A344-87791626A998}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bild 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6522F82-6ACA-4115-9960-D6B05083258F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för text 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{153F5C86-AFA6-4C6C-94ED-E84189CA3E8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -26055,50 +30547,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Platshållare för bild 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6EF6F7A-22A8-4563-B04E-5AA313E851FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="textruta 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69F2F644-9452-403E-8C50-3215E2886F9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234050" y="2967565"/>
             <a:ext cx="4223714" cy="1647796"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
         </p:spPr>
@@ -26662,50 +31161,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97B98C18-7A21-4A37-928D-7AADEEA39593}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Rubrik 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39557E3-332C-44EE-AA52-AAA265717C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>R</a:t>
@@ -27006,50 +31512,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD128D2-67B7-4D0B-B270-1D4C694F262C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="Platshållare för innehåll 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43ED8F68-C697-455B-99B7-C16706AF6D39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>I</a:t>
@@ -28431,50 +32944,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bild 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7386A329-B553-4AB6-AA24-BE9CCDAE23FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="textruta 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69F2F644-9452-403E-8C50-3215E2886F9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234050" y="2967565"/>
             <a:ext cx="4223714" cy="1647796"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
           </a:solidFill>
         </p:spPr>
@@ -28998,50 +33518,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3542D547-24F8-473E-B4E7-AD1B50A58AEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rubrik 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81A1D70E-F6E4-4DFF-8812-CB6A053872F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -29141,50 +33668,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Platshållare för bild 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15016CD-6D10-4A32-80D8-823AC1562774}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Platshållare för text 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A99995B-5ED4-4FAD-9355-A47C713F6B76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -30488,93 +35022,107 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Platshållare för bild 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D60830-513E-450D-B50F-F9AAD798DFED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Platshållare för text 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AB1C85E-E91B-4B6C-AC9E-BCE11E2782C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Platshållare för bild 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F610991A-51BC-48F6-A082-8C8E9FC00D6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Platshållare för text 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97338FFB-82CD-46FD-B7CB-71A4F61846EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -30599,50 +35147,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Platshållare för bild 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEA0AAC-A4EC-4FFA-9659-427A2E024758}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Platshållare för text 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA8F63A-0565-45EC-B393-DAE914E0565C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -31045,51 +35600,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{46598DE4-A5AB-4C12-96CC-B181DEF831FB}" vid="{EA820DEC-6423-4258-8644-83DC623F3DF1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{765C29E8-B9ED-48F4-AEA2-2B436656EE92}" vid="{E1C472C6-0CAF-4BF0-A876-261847429751}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Folder inlaga">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -31246,51 +35801,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{46598DE4-A5AB-4C12-96CC-B181DEF831FB}" vid="{7BC9E5CD-7732-4D0A-8CB9-F1A3FD665FFB}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{765C29E8-B9ED-48F4-AEA2-2B436656EE92}" vid="{0182F569-70E5-48FD-A435-304E91196376}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -31447,51 +36002,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{46598DE4-A5AB-4C12-96CC-B181DEF831FB}" vid="{771CEE30-3021-4FF7-9990-8CB7E437A234}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Folder 6-sidor_liggande A4_ny.potx" id="{765C29E8-B9ED-48F4-AEA2-2B436656EE92}" vid="{6260FFB9-2FEE-410E-B93D-965A51A10AC5}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -32047,51 +36602,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>531</ap:Words>
+  <ap:Words>543</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>67</ap:Paragraphs>
   <ap:Slides>9</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -32109,31 +36664,31 @@
       <vt:lpstr>Folder inlaga</vt:lpstr>
       <vt:lpstr>Placering av sidhuvud, sidfot och logotyper vid samarbeten</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Rubrik</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Folder 99x210</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>50</revision>
+  <revision>52</revision>
   <lastPrinted>2022-03-29T09:49:16.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>