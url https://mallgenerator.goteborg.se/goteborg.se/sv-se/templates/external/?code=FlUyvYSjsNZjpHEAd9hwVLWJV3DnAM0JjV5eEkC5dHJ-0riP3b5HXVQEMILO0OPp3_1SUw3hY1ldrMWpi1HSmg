--- v0 (2025-12-14)
+++ v1 (2026-10-23)
@@ -531,63 +531,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16040" autoAdjust="0"/>
     <p:restoredTop sz="96723" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="125" d="100"/>
-          <a:sy n="125" d="100"/>
+          <a:sx n="150" d="100"/>
+          <a:sy n="150" d="100"/>
         </p:scale>
-        <p:origin x="786" y="660"/>
+        <p:origin x="540" y="120"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="150" d="100"/>
         <a:sy n="150" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
@@ -683,51 +683,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0762778B-4BF6-4BE7-880C-CEF61191979D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-09-17</a:t>
+              <a:t>2026-09-10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CFEBD13-AD79-4726-9C7A-9E5C531A1A58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -865,51 +865,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9AE43131-8DD0-4073-A153-4D295CEA3134}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-09-17</a:t>
+              <a:t>2026-09-10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -37317,51 +37317,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="15" orient="horz" pos="550">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="16" orient="horz" pos="3725">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="17" orient="horz" pos="4065">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/presentationer-och-informationsskarmar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124124025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -42291,51 +42291,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{D54A064D-D9D4-49E6-BA4B-03FC4F3F78FD}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{61BD321D-AF1B-4831-B5C7-E9D708350672}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -42873,51 +42873,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{FCAD8AC0-7CF8-4C6B-85D5-8F904C31C31E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{B68C94C0-60E1-41BB-9E3C-D283BBEE5BBB}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Röd dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -43160,51 +43160,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{BE02C3A9-678A-4470-A71E-2D43279021BA}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{46388761-AB0E-42A0-B322-21CDD104D0A3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Turkos dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -43447,51 +43447,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{76CDCBF1-B68C-47EB-B313-00BF80B11FC1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{FAB4FC15-E94A-4FD4-B9E4-E307AD356981}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Rosa dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -43734,51 +43734,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{EC071804-536F-4654-889F-94F439CB8231}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{6BA4605D-4BA2-4013-A9BE-F9983ECD9390}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Grön dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -44021,51 +44021,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{03DCB175-BEA4-4830-8119-AF3A24803F4B}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{C903D6A8-2458-4049-9A4D-C93847DA36EF}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Lila dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -44308,51 +44308,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{C0F6AD15-C134-44B6-9E1E-AEC49CD03195}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{21488545-2DC7-4604-A018-588CB59F3472}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Göteborgs Stad – Gul dekor">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -44595,51 +44595,51 @@
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="3">
           <a:schemeClr val="lt1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_ny.potx" id="{50EDD1CC-D401-42C1-AD29-57DF5F64A419}" vid="{8314BD00-F53E-435E-AD64-541BE6792E5D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Standard 16_9.sv-SE_25.potx" id="{790BB71D-0A71-43FE-BBFD-8A111C1E141B}" vid="{8E998BBE-36BE-47CC-8330-1EA205C2C314}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad Powerpoint">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="495663"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -44870,30 +44870,30 @@
       <vt:lpstr>Göteborgs Stad – Röd dekor</vt:lpstr>
       <vt:lpstr>Göteborgs Stad – Turkos dekor</vt:lpstr>
       <vt:lpstr>Göteborgs Stad – Rosa dekor</vt:lpstr>
       <vt:lpstr>Göteborgs Stad – Grön dekor</vt:lpstr>
       <vt:lpstr>Göteborgs Stad – Lila dekor</vt:lpstr>
       <vt:lpstr>Göteborgs Stad – Gul dekor</vt:lpstr>
       <vt:lpstr>Instruktion</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Kontakt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Presentationsmall</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>5</revision>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>