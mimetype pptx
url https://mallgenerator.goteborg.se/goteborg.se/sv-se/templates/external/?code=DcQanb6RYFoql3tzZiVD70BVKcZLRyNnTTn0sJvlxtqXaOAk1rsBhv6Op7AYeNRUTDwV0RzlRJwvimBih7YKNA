--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -282,63 +282,63 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3343270" algn="l" defTabSz="835818" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1646" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16014" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="125" d="100"/>
-          <a:sy n="125" d="100"/>
+          <a:sx n="171" d="100"/>
+          <a:sy n="171" d="100"/>
         </p:scale>
-        <p:origin x="1152" y="1164"/>
+        <p:origin x="156" y="252"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -937,52 +937,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779962536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1463,52 +1463,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2996133905"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2074,52 +2074,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2649123079"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -2600,52 +2600,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="221821010"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3227,52 +3227,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="834738529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -3753,52 +3753,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3257295110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4357,52 +4357,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3235169515"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4883,52 +4883,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481049215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5328,52 +5328,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3620019572"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="5981" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5586,52 +5586,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80646880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6112,52 +6112,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3859028394"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6717,52 +6717,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3345253148"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7243,52 +7243,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="582499611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7851,52 +7851,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2476116650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Facebook-inlägg - lila">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8377,52 +8377,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9963150" y="2185551"/>
             <a:ext cx="1028700" cy="1629648"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329223348"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="6004">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mindre titel">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15255,51 +15255,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="924" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="6276" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="3096" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/SitePages/Navigationssidor/navigation-kommunikationsverktyg.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/SitePages/Navigationssidor/navigation-kommunikationsverktyg.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
@@ -15353,51 +15353,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5818755" y="338281"/>
             <a:ext cx="5030917" cy="2831640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="textruta 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1815BC26-BD42-4B3A-9E75-53FDE3111331}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="580328" y="313632"/>
-            <a:ext cx="4982272" cy="4478149"/>
+            <a:ext cx="4982272" cy="4231928"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Instruktion</a:t>
@@ -15497,78 +15497,67 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Spara enstaka bilder som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
-[...4 lines deleted...]
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B3E28A-F9D6-4F20-B57E-CFCB429605AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7640191" y="2617001"/>
             <a:ext cx="1154559" cy="204551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -16559,50 +16548,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BCF0F56-8FD1-69FD-9501-7A20DAB12AB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="textruta 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{652EF6AB-F5BB-E082-10F7-2AF72AB6B321}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1891982" y="1082675"/>
             <a:ext cx="5279635" cy="1385802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF2B0"/>
           </a:solidFill>
         </p:spPr>
@@ -16619,102 +16615,109 @@
               </a:rPr>
               <a:t>Inlägg med logotyp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="2000" baseline="30000" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" baseline="30000" dirty="0"/>
               <a:t>Om du vill förtydliga avsändare ytterligare kan du använda denna layout med logotyp i botten. Dubbelkolla så att logotypen inte döljs av annat innehåll i kanalen du publicerar i.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="988544407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F109661-4756-A05C-0FCC-533CADE84021}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Grupp 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13102CB6-7766-B77D-086C-4403E2B88AA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8377309" y="5505281"/>
             <a:ext cx="3049034" cy="495468"/>
             <a:chOff x="1757698" y="6746785"/>
             <a:chExt cx="3810000" cy="619125"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Frihandsfigur: Form 3">
               <a:extLst>
@@ -22561,50 +22564,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F109661-4756-A05C-0FCC-533CADE84021}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{887F1149-7F21-22D7-D761-A9161ACC7D8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2407517" y="1878806"/>
             <a:ext cx="6614966" cy="2243137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
@@ -27643,51 +27653,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{7BFE8B04-14FF-4FCB-A0BA-3E481A6C0137}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{CEC9D862-DAB3-42F8-A15B-14BFDBC41B41}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -27844,51 +27854,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{455CF3CF-6869-4103-932D-C968B001A2C1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{7CE6E326-8D50-46F5-9C10-7B8282512D4D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28045,51 +28055,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{2D9BBA0C-28D0-49AA-A0F3-93C30306C7F9}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{7C6B3914-FA12-4857-ABB9-009451C89395}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28246,51 +28256,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{9D193D15-2ED5-4914-A208-C4A505F24A22}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{BBCCE362-720B-4013-86F6-EA561A4DBB16}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28447,51 +28457,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{52A57019-92B2-4BE0-9BC9-1535251B9D89}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{2FF27684-C064-4349-B6A0-8997769DCF2D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28648,51 +28658,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{4CE06D19-8EAD-4028-B3F6-F0507D1BAB36}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{86324A50-E15E-4DA0-9965-3D06FB65829A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28849,51 +28859,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{2D10EACD-9B4F-4F85-B749-BEDFF2552CDD}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{E4EC851F-9A56-48D1-9BB7-EF436A61E4C6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - mörkblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29050,51 +29060,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{89D72691-A0EA-4C01-B22C-2CB30D927D0C}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{A417BED7-F320-4021-9EDD-6B6D19309C95}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29251,51 +29261,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{0DAEB16B-736B-4A7E-A6F0-38191F157318}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{07434862-4287-4AD6-961B-C2AAF4F7DDFF}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29452,51 +29462,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{0352EFD5-F764-410F-98AD-BD83E90EF770}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{4EC54261-4C26-4893-9BF7-D7D335CBCAE0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29653,51 +29663,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{8A42C5C4-4402-421D-AE6E-C91F949EC1B4}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{6978B7BF-CB66-4119-A682-3E688E2AF8E7}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -29854,51 +29864,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{331E602A-BB86-468F-8C61-7D4B2EAE3B6A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{9AC107C9-F10B-4CEB-B866-1EDEAC992629}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -30055,51 +30065,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{1B06F9AA-2F0E-4346-A1B3-B1C36A0AFC64}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{52C1DD1B-3E59-4673-BF26-F482A4E9155F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -30256,51 +30266,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{5F590C61-B582-4908-9DB1-0A9EA2D47AFD}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{C95FABF1-7903-48BB-A19A-F2FBC1F4550E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Facebook-inlägg - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -30457,114 +30467,114 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_1200x630.potx" id="{F7D6771A-1D82-41B6-B700-9204AC741115}" vid="{8D489595-5202-4C54-8B23-FE987F478C1C}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_foto_liggande_1200x630.potx" id="{4C1A5CFB-7DB5-48AA-BD81-7FC54B591D30}" vid="{A2E831D7-5982-4A70-A475-F11B88E4A168}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>341</ap:Words>
+  <ap:Words>338</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:Slides>8</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>0</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="26">
       <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - vit</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - mörkblå</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - röd</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - turkos</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - rosa</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - grön</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - lila</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - gul</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - ljusgrå</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - ljusblå</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - ljusgrön</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - ljusrosa</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - aprikos</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - violett</vt:lpstr>
       <vt:lpstr>Facebook-inlägg - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Stor titel</vt:lpstr>
       <vt:lpstr>Mindre titel</vt:lpstr>
       <vt:lpstr>Text med budskap  goteborg.se/xxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Facebook inlägg liggande 1200x630</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>