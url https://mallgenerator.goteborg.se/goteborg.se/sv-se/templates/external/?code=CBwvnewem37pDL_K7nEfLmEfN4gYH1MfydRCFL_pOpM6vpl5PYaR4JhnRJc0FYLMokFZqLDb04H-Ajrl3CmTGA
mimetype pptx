--- v0 (2026-03-10)
+++ v1 (2026-10-23)
@@ -220,54 +220,54 @@
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16014" autoAdjust="0"/>
     <p:restoredTop sz="94675" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="114" d="100"/>
-          <a:sy n="114" d="100"/>
+          <a:sx n="141" d="100"/>
+          <a:sy n="141" d="100"/>
         </p:scale>
-        <p:origin x="864" y="108"/>
+        <p:origin x="1566" y="132"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
@@ -363,51 +363,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592763" y="0"/>
             <a:ext cx="4278312" cy="338138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6D74FEEE-A740-4A24-A66E-6B855F63E607}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-11-26</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76062E93-F164-4A71-8CAF-F0EF18EB1DF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2" y="6403975"/>
             <a:ext cx="4278313" cy="338138"/>
@@ -545,51 +545,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5592228" y="2"/>
             <a:ext cx="4278153" cy="338277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91809" tIns="45905" rIns="91809" bIns="45905" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FC81A0D-2168-4BC1-8A98-17407C5F50A1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-11-26</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3328988" y="842963"/>
             <a:ext cx="3214687" cy="2274887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -7098,894 +7098,1431 @@
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D04B98-F1F5-09C5-78C6-87EA4BD087FB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B6A6B7E-D090-6F33-F2CE-F4335076DD5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11265873" y="4220798"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="11120729" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A23D5EC7-BD4E-AA7A-11B1-02495D85E57D}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC2B299-12C4-3245-D7C6-54AA23E79BA3}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5862ED57-99CC-DE7E-EBE9-142709F93FD1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E7FAF6-A270-A8A2-F51F-FDCC9D7B2EB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Ellips 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A53D6146-5119-05EF-DE9A-6971C636108C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C6E05D9-5FB7-9C8D-8C8A-2A96C0869F86}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8995DAF2-E057-A07C-82C1-8E8F8A82F26B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682D315E-AA55-090B-9F4E-928F2F7FD650}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46BBA652-6085-DBBC-AFCB-638B0E5162EB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9AF46A-71A0-652F-4E4A-1638C95F0B4E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D288A86-6B93-86C0-8543-F815BC97F441}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2BF429B-D659-B5BB-654B-0FC1068CBD57}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1123E6A1-9A43-5FEA-4322-12B131CD94B6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FBAC150-B20E-473C-4EA0-BD94A22996F6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C82C7DA7-0DBD-61A4-6C9F-FAA9D84424BD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52B39776-1747-28C1-C424-762F4DA99A6F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B5A27E1-86ED-D338-41C3-155D2F8C31AC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0360C55-BF4F-AA22-A425-748662A8CFB2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="textruta 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D4473FD-F493-55A2-F9B3-8EB6B8ED94FB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66561712-5265-8C47-AF55-C7992AA42D50}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE3C39E3-1D6C-FEE9-2386-7238C9A30D5A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7BBA4AA-5B38-FCFC-0421-CA4D15BF753D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D787DA-8A5A-0CF5-11A7-B92050514AD8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F686A4D-CF31-4A07-6845-F5A40C78D617}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61D08BC-6EF5-0249-6851-4C67154D737A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C33BF4-D662-4BF5-76EF-70F910410518}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CF93285-4195-7303-DC36-E1938A49BC02}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{687F4CE3-FF6E-3292-111E-F1D42990431F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A994E4-C4C6-7322-3CFC-CB81851D2A93}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26FCCE17-64F4-442E-C965-DA0E16A1D45D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE6C680-E05C-295C-1354-A274AD9380EA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E9AC49-03FA-1E0E-C7C3-536927768AA9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="87767925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
     <p:sldLayoutId id="2147483688" r:id="rId2"/>
     <p:sldLayoutId id="2147483655" r:id="rId3"/>
     <p:sldLayoutId id="2147483691" r:id="rId4"/>
     <p:sldLayoutId id="2147483695" r:id="rId5"/>
     <p:sldLayoutId id="2147483698" r:id="rId6"/>
     <p:sldLayoutId id="2147483696" r:id="rId7"/>
     <p:sldLayoutId id="2147483697" r:id="rId8"/>
     <p:sldLayoutId id="2147483699" r:id="rId9"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
@@ -8445,894 +8982,1431 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId17">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8877885" y="432000"/>
             <a:ext cx="1432206" cy="477061"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74544D84-8C00-B995-387B-837B646EC395}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53E5866D-5526-E5AC-BBF8-F1BD3BB67A2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11265873" y="4220798"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="11120729" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCFFD758-BF7E-3232-0F52-8FAA4A069426}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E259D50C-4994-0F1F-7389-A84C30D8CFB7}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C99356E8-24E8-B0AC-E20D-8735D48A8CC4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020072C0-412A-A660-267B-AA857998FF17}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Ellips 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07C2D625-5DB2-BD93-C341-C6C30B03B640}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F01F6210-5D77-15F6-FB57-A98010C2683B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7188FBF9-11EF-9C14-61F8-A8964E768BF6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79F7FA02-06F3-A168-FEDD-9C958B55C873}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74EC26BE-FF73-5E18-6E71-91C7ED61AE18}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBABB7DB-6089-EBEC-D083-32F94DC85DFB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95925A1D-AF02-0549-46DE-6228DC6BDA82}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F610A1-8754-65B0-F266-92AF92EBC814}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3138DE-7CC8-E239-314A-219A3B037001}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F401A69-9098-97AE-83F8-6F74690B9D78}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5388F13D-42BC-6592-7DE9-0523CD1F1300}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42759846-F051-6F4D-E2D0-218CBAFED7E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDE183F-D2A3-4262-C4DF-45FB490A42ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E458686-1903-A18E-F5E0-3D7538974E3A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="textruta 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BE8F597-6E30-9E34-99D3-678BCA5D2AAB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD8202A9-1546-686D-2684-04F5B559B083}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1834FC09-7CCD-137F-A11F-A808A4214400}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07A72175-4FAB-EEE4-4C36-CDFAEF63FE6A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9FAEEC-772B-BABA-A5D2-B7976F2D42F1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F752261-A57B-82B1-1F17-87CB6BBC3E5B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87CA65F5-E6B1-0E95-8859-8FB54C79A0C4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A007199C-6265-08A6-4B2D-57D6A294D0AE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D24A3AEB-E220-962C-6E15-807916C6B60A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9ADFD8D-7177-4116-8927-CC715500ABCA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2647F7E-3236-B8E6-214E-65447A376393}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A58673E7-57E4-2FA1-FDFE-426ECF633BE7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0C809C-B660-C160-D9EC-210746DE10AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F78F9A60-F967-4B5B-E1EE-1BC5150C6DDA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259524485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483674" r:id="rId1"/>
     <p:sldLayoutId id="2147483675" r:id="rId2"/>
     <p:sldLayoutId id="2147483676" r:id="rId3"/>
     <p:sldLayoutId id="2147483677" r:id="rId4"/>
     <p:sldLayoutId id="2147483678" r:id="rId5"/>
     <p:sldLayoutId id="2147483687" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
@@ -9798,894 +10872,1431 @@
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9043721" y="6808788"/>
             <a:ext cx="1288983" cy="429354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Grupp 2">
+          <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCFD792C-32C5-4F94-A368-19A23910F481}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3992ACE3-3343-785F-4D29-C624F10B4013}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11265873" y="4220798"/>
-[...2 lines deleted...]
-            <a:chExt cx="4951584" cy="4204392"/>
+            <a:off x="11120729" y="4167885"/>
+            <a:ext cx="4520682" cy="3391790"/>
+            <a:chOff x="7985643" y="3567667"/>
+            <a:chExt cx="4520682" cy="3391790"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="4" name="Grupp 3">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rektangel 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F80073-A2EB-6502-2D74-FD240640DAFC}"/>
-[...748 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D0CC73-DD52-C795-DF29-94F4E487FC85}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98DBCC3D-D078-0A55-F79E-36261B932347}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr userDrawn="1"/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="11258234" y="9979921"/>
-              <a:ext cx="4951584" cy="2412506"/>
+              <a:off x="7985643" y="4927806"/>
+              <a:ext cx="4520682" cy="2031651"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rektangel 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48BA6A37-54FD-990A-0180-EF0150D774DA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7985643" y="3567667"/>
+              <a:ext cx="4520682" cy="1359548"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFF2B0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="3">
               <a:schemeClr val="lt1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:bodyPr wrap="square" lIns="216000" tIns="216000" rIns="216000" bIns="216000" rtlCol="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Komplementfärger</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Ändra färg genom att markera objekt och använd pipett-verktyget för att ändra till de ljusare komplementfärgerna.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>De mörka ligger även som temafärger i mallen inklusive göteborgsblå.</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Ellips 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB333B9-D1F7-80D1-7ADD-8F4B79715510}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF3B0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Ellips 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B274A702-F565-95C5-6D6B-8035C79CFF4C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1D9DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Ellips 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A883F4-B8FA-D6E4-E11F-225BD412DF5F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C0E4F2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Ellips 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC0F3DA0-EA73-A5F8-6DAE-DB5AA10271EE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B8E1C8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Ellips 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE67C0F2-1B0A-00C0-B8D5-DE7AFA231FD1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F8CCDC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Ellips 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D38183D-6451-7D19-1143-E1ADA0E261D9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBCFB9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Ellips 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3475C0A4-4347-1DFE-C19D-73565CDFB453}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="6044842"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1D1E8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Ellips 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0AFBF17-20C2-60A5-5F58-6F520487322F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Ellips 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13BCB8AF-6B2B-F972-4842-50BACADE45A4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801862" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Ellips 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54BF558B-DB3E-480F-AC65-6DA0287CCB8C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395075" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Ellips 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{045D7BB2-2C5A-33ED-4F70-2E56A0BAF8DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Ellips 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CDD7CDB-9CEA-73F3-6433-EB101BCA3B5E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581504" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Ellips 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B05C8B55-7917-C4AF-673F-DB44F3EFB110}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174717" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Ellips 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AE8AE7B-2BF1-A45A-21D8-B52E3348CD27}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767929" y="5173128"/>
+              <a:ext cx="515384" cy="515386"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="sv-SE"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="textruta 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B89866-40E5-B8DF-2194-0677E3280B8E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Gul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="textruta 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D7D30E-F16B-9E6D-350D-F72ED7EA67B2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Mörkblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="textruta 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C25F1F-99F5-98CE-65B6-08F87B05007B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8208647" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgul</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="textruta 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADDB02A6-5236-9728-0832-29E4B737E567}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8801861" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="textruta 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E642EB-B143-C4EC-D335-BBD4E32BEABC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395079" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Turkos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="textruta 43">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0802969B-8DA2-9537-0E54-CF25A3B1564C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="5763444"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Grön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="textruta 44">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1882EF-0CD9-6351-5EBF-8BEB70E8B837}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9395080" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusblå</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="textruta 45">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28175F3C-8708-1E13-DF6F-6C828636B680}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9988290" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusgrön</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="textruta 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE0B9B02-C3FE-CC15-1A64-CCABB70A5155}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581508" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Rosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="textruta 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CEAC3DA-978D-5328-222C-382D94F33A17}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174720" y="5763445"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Röd</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="textruta 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C25B22D-DC59-8058-CCAB-BC7FADB9089A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10581509" y="6635158"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Ljusrosa</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="textruta 49">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FCB4742-FD04-FA73-7B27-AFF1615C47B8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11174719" y="6635153"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Aprikos</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="textruta 50">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BF03F0C-F8BE-B8D6-2211-8B09E5A5DD3F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767936" y="5763440"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Lila</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="textruta 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18E0862-FE90-9758-81A6-A88E4C9E784D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11767937" y="6635155"/>
+              <a:ext cx="515386" cy="146194"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="sv-SE" sz="950" b="1" dirty="0"/>
+                <a:t>Violett</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855596747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483693" r:id="rId1"/>
     <p:sldLayoutId id="2147483694" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685821" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
@@ -10975,51 +12586,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="208" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" pos="6511" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="4546" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -11730,168 +13341,175 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>Information om logotyp, färg, typsnitt och bild finns på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Göteborgs Stads grafiska manual</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>Inspiration och exempel finns i Göteborgs Stads grafiska manual under avsnittet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Tillämpning i trycksaker</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1131" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
+              <a:t>Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
+              <a:t>Mer information finns </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" u="sng" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Tillgänglighet i mallar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1131" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1130" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="849"/>
+                <a:spcPts val="1000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>Information om klarspråk, normkritik och tillgänglighet finns på </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0">
+              <a:rPr lang="sv-SE" sz="1130" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>Kommunikation i staden</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:t>Kommunikationsverktyg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="textruta 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C23F399C-317F-4C9E-B38C-69CA3F3A7AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4713008" y="4783954"/>
             <a:ext cx="2936319" cy="174022"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12237,58 +13855,53 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="635811" y="5721192"/>
             <a:ext cx="3491037" cy="773353"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="4">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1273"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1131" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1131" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1130" dirty="0"/>
+              <a:t>För att använda Göteborgs Stads ljusa färger på grafik. Markera objekt och ändra fyllningsfärg med pipetten på någon av färgerna nedan. Alla färger ligger även i bakgrundslagret nere till höger på alla sidor.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ellips 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B4A87FC-C54C-E751-21D3-9A44CA4A30CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3694013" y="6644478"/>
             <a:ext cx="358106" cy="358106"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1D1E8"/>
@@ -20552,51 +22165,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{0513184D-6F3C-4C5E-82F6-CDA5A5338C7A}" vid="{A1E98758-F365-44C0-9101-03592A953ADF}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{01CF7C78-28C5-43D3-B6C9-75C3B5EF1EEC}" vid="{360D9CA0-BE01-44E2-9143-8DE4D74C13AB}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="A3-mall Göteborgs Stad - färger">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -20753,51 +22366,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{0513184D-6F3C-4C5E-82F6-CDA5A5338C7A}" vid="{0566F10E-F4B3-41D6-88E9-F18D608BEBE6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{01CF7C78-28C5-43D3-B6C9-75C3B5EF1EEC}" vid="{F6F29DEA-C317-496A-B637-B39EF3A4E36C}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Placering av sidhuvud, sidfot och logotyper vid samarbeten">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -20954,51 +22567,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{0513184D-6F3C-4C5E-82F6-CDA5A5338C7A}" vid="{BFEB8A36-04FF-455E-9E6B-93728276535F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Affisch_A4_liggande.potx" id="{01CF7C78-28C5-43D3-B6C9-75C3B5EF1EEC}" vid="{33FAF84E-A2CA-4640-A16B-3D6A21DB07BB}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -21554,51 +23167,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>913</ap:Words>
+  <ap:Words>912</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>170</ap:Paragraphs>
   <ap:Slides>13</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
@@ -21621,31 +23234,31 @@
       <vt:lpstr>Plats för två rubriker</vt:lpstr>
       <vt:lpstr>Plats för tre rubriker</vt:lpstr>
       <vt:lpstr>Öppettider</vt:lpstr>
       <vt:lpstr>Matsedel vecka XX</vt:lpstr>
       <vt:lpstr>Matsedel vecka XX–XX</vt:lpstr>
       <vt:lpstr>Rubrik kort aktuell information</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>Tyck till om Xxxxxxxxxxxxx</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Affisch A4 - liggande</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>6</revision>
+  <revision>9</revision>
   <lastPrinted>2018-05-16T15:37:11.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>