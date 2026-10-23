--- v1 (2026-05-25)
+++ v2 (2026-10-23)
@@ -125,67 +125,60 @@
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483668" r:id="rId1"/>
     <p:sldMasterId id="2147483701" r:id="rId2"/>
     <p:sldMasterId id="2147483672" r:id="rId3"/>
     <p:sldMasterId id="2147483718" r:id="rId4"/>
     <p:sldMasterId id="2147483670" r:id="rId5"/>
     <p:sldMasterId id="2147483710" r:id="rId6"/>
     <p:sldMasterId id="2147483693" r:id="rId7"/>
     <p:sldMasterId id="2147483727" r:id="rId8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="258" r:id="rId10"/>
     <p:sldId id="259" r:id="rId11"/>
     <p:sldId id="257" r:id="rId12"/>
     <p:sldId id="261" r:id="rId13"/>
     <p:sldId id="262" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="7559675" cy="10691813"/>
   <p:notesSz cx="6669088" cy="9926638"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId16"/>
       <p:bold r:id="rId17"/>
       <p:italic r:id="rId18"/>
       <p:boldItalic r:id="rId19"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-    <p:embeddedFont>
       <p:font typeface="Open Sans Extrabold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
-      <p:bold r:id="rId24"/>
-      <p:boldItalic r:id="rId25"/>
+      <p:bold r:id="rId20"/>
+      <p:boldItalic r:id="rId21"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -272,84 +265,84 @@
         <p15:guide id="2" pos="2381" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="18712" autoAdjust="0"/>
     <p:restoredTop sz="86420" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="2874" y="66"/>
+        <p:origin x="4362" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3368"/>
         <p:guide pos="2381"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font10.fntdata" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font9.fntdata" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font8.fntdata" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font7.fntdata" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId27" /></Relationships>
+<file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme9.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -394,51 +387,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3777607" y="0"/>
             <a:ext cx="2889938" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6F936B55-BE5F-497B-B980-3DEC63C35E9D}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-05-15</a:t>
+              <a:t>2026-06-16</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2151063" y="1241425"/>
             <a:ext cx="2366962" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -813,76 +806,76 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image14.png" Id="R62c22c44809c4b37" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image14.png" Id="Raf1e1f4c06d14e28" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image10.png" Id="Rf529514e5d5447fb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image10.png" Id="R6a33237873e54257" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image9.png" Id="R2fa69e42fc924618" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image9.png" Id="R81987fd5c1e8481e" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image7.png" Id="Rad6b77b1e3d74865" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image7.png" Id="R19f088dbf2054ecf" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image13.png" Id="Rb9835374002542b3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image13.png" Id="Rbd363ae2a985484e" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image12.png" Id="R19ccd75733db4e7f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image12.png" Id="R7d1fb5def0e944e6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image11.png" Id="R8ad90088e23b44cb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image11.png" Id="Rafb7d104ba6a4ba3" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image8.png" Id="R36212cbc16884f7e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image8.png" Id="R27943c2af51a44a8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
@@ -13516,51 +13509,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Bild 9" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14FD3BFB-1810-4EFB-8F6E-D9FCE308E639}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R62c22c44809c4b37">
+          <a:blip r:embed="Raf1e1f4c06d14e28">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -13807,51 +13800,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild 5" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38CEDC77-1FE6-48F4-90F2-BF215595F040}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Rf529514e5d5447fb">
+          <a:blip r:embed="R6a33237873e54257">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14103,51 +14096,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23E45AE-38AE-4B21-9B54-DEA45615BA6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R2fa69e42fc924618">
+          <a:blip r:embed="R81987fd5c1e8481e">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14404,51 +14397,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9C4F849-5F0E-450C-B6CD-DF3CA48F052A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Rad6b77b1e3d74865">
+          <a:blip r:embed="R19f088dbf2054ecf">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14705,51 +14698,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA76ECC4-B660-412B-9E33-04A7AF48EB3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Rb9835374002542b3">
+          <a:blip r:embed="Rbd363ae2a985484e">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15006,51 +14999,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08187392-3936-4A6C-AC7B-A8184EF60947}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R19ccd75733db4e7f">
+          <a:blip r:embed="R7d1fb5def0e944e6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15656,51 +15649,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D490318F-7D22-43A1-8710-48C5EEB15A89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R8ad90088e23b44cb">
+          <a:blip r:embed="Rafb7d104ba6a4ba3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15957,51 +15950,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F265C8-76D1-43F2-9F2B-A1507674EE66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R36212cbc16884f7e">
+          <a:blip r:embed="R27943c2af51a44a8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -23054,51 +23047,51 @@
         <a:defRPr sz="1488" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3023738" algn="l" defTabSz="755934" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1488" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/profilprodukter" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
@@ -25400,59 +25393,59 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3885910" indent="-228584" algn="l" defTabSz="914332" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="180000" indent="-180000">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>m</a:t>
@@ -25835,59 +25828,59 @@
               </a:rPr>
               <a:t>u</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="180000" indent="-180000">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>r</a:t>
@@ -26254,151 +26247,121 @@
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>o</a:t>
+              <a:t>y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>f</a:t>
+              <a:t>c</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>i</a:t>
+              <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>l</a:t>
+              <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0">
-[...40 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="180000" indent="-180000">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>D</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>u</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>e</a:t>
@@ -26562,564 +26525,541 @@
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>v</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>ä</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>h</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>p</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0" err="1"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>m</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>l</a:t>
-[...11 lines deleted...]
-              <a:t>ä</a:t>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>g</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>l</a:t>
+              <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>g</a:t>
+              <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>h</a:t>
-[...7 lines deleted...]
-              <a:t>t</a:t>
+              <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-              <a:t>a</a:t>
-[...38 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
-[...86 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>å</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>ä</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>h</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1100" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="180000" indent="-180000">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>m</a:t>
@@ -27420,99 +27360,93 @@
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>i</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>i</a:t>
+              <a:t>v</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>s</a:t>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" dirty="0">
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>k</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0">
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>d</a:t>
-[...11 lines deleted...]
-              <a:t>n</a:t>
+              <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="textruta 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B6E752-B583-497B-8F9F-5923DD89E774}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4185135" y="5648211"/>
             <a:ext cx="2665607" cy="169277"/>
           </a:xfrm>
@@ -30365,67 +30299,67 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -30537,50 +30471,57 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Förvaltning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Platshållare för bild 38" descr="Bildplatshållare för illustration">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01E43DEF-510E-4346-8C0A-201330879216}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC3D9DC-BBED-4D98-9E74-1174052132A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -30937,67 +30878,67 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -31636,83 +31577,83 @@
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0</a:t>
+              <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -31824,50 +31765,57 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Förvaltning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17" descr="Bildplatshållare för illustration">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482A034D-F213-4566-8997-C270E574183C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC3D9DC-BBED-4D98-9E74-1174052132A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -32224,67 +32172,67 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32396,50 +32344,57 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Förvaltning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för bild 13" descr="Bildplatshållare för illustration">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E35F8F3-6E0D-49BD-BA4D-90292BB8F125}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC3D9DC-BBED-4D98-9E74-1174052132A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -32796,67 +32751,67 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>5</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32968,50 +32923,57 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Förvaltning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för bild 10" descr="Bildplatshållare för illustration">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1D77E3D-1279-462D-B7C8-1EBD886FF7DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC3D9DC-BBED-4D98-9E74-1174052132A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -33304,51 +33266,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{ABCC7C98-0005-47ED-960A-7430D20C2940}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{FE415474-FA04-4AA4-8F82-5CE5CB2BE908}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Dipom eller intyg med bakgrund">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -33505,51 +33467,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{703AEBD5-E45C-46EC-B21C-5AB642437B10}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{FD508783-D7B9-4150-AB2D-895DFC5F9EA7}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Dipom eller intyg med ljusbakgrund">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -33706,51 +33668,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{06E4EFA8-1EDC-4129-AF5F-BF966B9E3CE6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{0B5ABA3D-9BD7-4655-8EBC-653C8176BB94}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Dipom eller intyg med ljusbakgrund">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -33907,51 +33869,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{DCC2A77D-B24E-4F47-BA7D-122F1FB6D46A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{B17FAC04-4C7A-47AA-A6FF-E80A3D9ADA1B}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Dipom eller intyg med färgad ram">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -34108,51 +34070,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{3333BDD6-6CD0-4826-81AA-323CFEF35F59}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{902609DC-325E-442A-9A3C-1316AB26BFC3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Dipom eller intyg med färgad ram">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -34309,51 +34271,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{E458872A-4527-48B2-8E69-24F0D5E22BD1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{D9A5BCA0-087F-43A1-9993-1CAA8BEB8D1E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Dipom eller intyg med ljus ram">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -34510,51 +34472,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{A26A5024-68D4-4479-94D7-CB0AD84972EA}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{CEE3674F-A47E-44D5-8661-5E365D7678D6}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Dipom eller intyg med ljus ram">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="333333"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -34711,51 +34673,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{E31CA4EA-AD47-44BE-B543-065A632D5425}" vid="{2D71435D-FA28-439A-8F80-6C577F86DADB}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Diplom_Intyg_A4_gbg_stad_ny.potx" id="{375723D3-5528-4997-812A-99528746A826}" vid="{A6DF590F-B916-4CC8-9298-485922F1E572}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -35016,96 +34978,96 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>339</ap:Words>
+  <ap:Words>337</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>33</ap:Paragraphs>
   <ap:Slides>6</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>1</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="19">
+      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Open Sans Extrabold</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Dipom eller intyg med bakgrund</vt:lpstr>
       <vt:lpstr>1_Dipom eller intyg med bakgrund</vt:lpstr>
       <vt:lpstr>Dipom eller intyg med ljusbakgrund</vt:lpstr>
       <vt:lpstr>1_Dipom eller intyg med ljusbakgrund</vt:lpstr>
       <vt:lpstr>Dipom eller intyg med färgad ram</vt:lpstr>
       <vt:lpstr>1_Dipom eller intyg med färgad ram</vt:lpstr>
       <vt:lpstr>Dipom eller intyg med ljus ram</vt:lpstr>
       <vt:lpstr>1_Dipom eller intyg med ljus ram</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Förnamn efternamn 1</vt:lpstr>
       <vt:lpstr>Förnamn efternamn 2</vt:lpstr>
       <vt:lpstr>Förnamn efternamn 3</vt:lpstr>
       <vt:lpstr>Förnamn efternamn 4</vt:lpstr>
       <vt:lpstr>Förnamn efternamn 5</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diplom och intyg A4</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>38</revision>
+  <revision>40</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>