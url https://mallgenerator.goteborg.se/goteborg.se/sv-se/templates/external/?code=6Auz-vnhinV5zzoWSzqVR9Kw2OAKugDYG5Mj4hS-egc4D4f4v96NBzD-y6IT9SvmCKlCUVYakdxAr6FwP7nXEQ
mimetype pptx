--- v0 (2026-03-10)
+++ v1 (2026-05-25)
@@ -813,76 +813,76 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image14.png" Id="Rc2d37d1cdeb04083" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image14.png" Id="R62c22c44809c4b37" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image10.png" Id="R0a63861b23fa46b7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image10.png" Id="Rf529514e5d5447fb" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image9.png" Id="Ra0ceb054fcae4d85" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image9.png" Id="R2fa69e42fc924618" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image7.png" Id="R587497980cc649b5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image7.png" Id="Rad6b77b1e3d74865" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image13.png" Id="R04a015355e4444df" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image13.png" Id="Rb9835374002542b3" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image12.png" Id="Re098e1073c6f4a75" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image12.png" Id="R19ccd75733db4e7f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image11.png" Id="Ra60a93f871114b02" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image11.png" Id="R8ad90088e23b44cb" /></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image8.png" Id="R1a04448f50ce4584" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster7.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image8.png" Id="R36212cbc16884f7e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster8.xml"/></Relationships>
 </file>
@@ -13516,51 +13516,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Bild 9" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14FD3BFB-1810-4EFB-8F6E-D9FCE308E639}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Rc2d37d1cdeb04083">
+          <a:blip r:embed="R62c22c44809c4b37">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -13807,51 +13807,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild 5" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38CEDC77-1FE6-48F4-90F2-BF215595F040}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R0a63861b23fa46b7">
+          <a:blip r:embed="Rf529514e5d5447fb">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14103,51 +14103,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D23E45AE-38AE-4B21-9B54-DEA45615BA6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Ra0ceb054fcae4d85">
+          <a:blip r:embed="R2fa69e42fc924618">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14404,51 +14404,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9C4F849-5F0E-450C-B6CD-DF3CA48F052A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R587497980cc649b5">
+          <a:blip r:embed="Rad6b77b1e3d74865">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -14705,51 +14705,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA76ECC4-B660-412B-9E33-04A7AF48EB3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R04a015355e4444df">
+          <a:blip r:embed="Rb9835374002542b3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15006,51 +15006,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08187392-3936-4A6C-AC7B-A8184EF60947}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Re098e1073c6f4a75">
+          <a:blip r:embed="R19ccd75733db4e7f">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15656,51 +15656,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D490318F-7D22-43A1-8710-48C5EEB15A89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="Ra60a93f871114b02">
+          <a:blip r:embed="R8ad90088e23b44cb">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -15957,51 +15957,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bild 11" descr="logo&#10;&#10;Göteborgs Stad logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F265C8-76D1-43F2-9F2B-A1507674EE66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R1a04448f50ce4584">
+          <a:blip r:embed="R36212cbc16884f7e">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3058984" y="8768523"/>
             <a:ext cx="1441706" cy="481584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -30369,63 +30369,63 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>1</a:t>
-[...3 lines deleted...]
-              <a:t>0</a:t>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -30941,63 +30941,63 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>1</a:t>
-[...3 lines deleted...]
-              <a:t>0</a:t>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -31644,75 +31644,75 @@
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>0</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32228,63 +32228,63 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>1</a:t>
-[...3 lines deleted...]
-              <a:t>0</a:t>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32800,63 +32800,63 @@
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>1</a:t>
-[...3 lines deleted...]
-              <a:t>0</a:t>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880A51E7-3542-4114-B308-5ABEF51C7051}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>