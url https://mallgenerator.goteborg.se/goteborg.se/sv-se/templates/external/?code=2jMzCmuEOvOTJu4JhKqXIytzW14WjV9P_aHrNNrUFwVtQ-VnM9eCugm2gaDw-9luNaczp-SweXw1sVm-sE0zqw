--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document2.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="0017486C" w:rsidR="009A03BA" w:rsidP="00AC1094" w:rsidRDefault="00656889" w14:paraId="1776F711" w14:textId="64D5AD08">
       <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4346BD2B" wp14:anchorId="745C0789">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2752622</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>460537</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4484872" cy="5092996"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -180,286 +180,300 @@
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1895727" cy="1181365"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="65068D18" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="2135DF52" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId9">
-                              <w:r w:rsidRPr="00656889">
+                              <w:r w:rsidRPr="000F4885">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Mediabank</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="475FD13F" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="2AC50390" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId10">
-                              <w:r w:rsidRPr="00656889">
+                              <w:r w:rsidRPr="000F4885">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Göteborgs Stads grafiska manual</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="41EB3D92" w14:textId="099E587F">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="63267CAF" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId11">
-                              <w:r w:rsidR="009021C3">
+                              <w:r w:rsidRPr="000F4885">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Tillämpning i trycksaker</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="78A5E227" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="568A2974" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="60"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId12">
-                              <w:r w:rsidRPr="00656889">
+                              <w:r w:rsidRPr="000F4885">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>Tillgänglighet i mallar</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="0EE1E363" w14:textId="77777777">
+                          <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="0D6525DA" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="240"/>
                               <w:ind w:start="714" w:hanging="357"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                             </w:r>
                             <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId13">
-                              <w:r w:rsidRPr="00656889">
+                              <w:r w:rsidRPr="000F4885">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlnk"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
-                                <w:t>Kommunikation i staden</w:t>
+                                <w:t>Kommunikatio</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000F4885">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:szCs w:val="22"/>
+                                </w:rPr>
+                                <w:t>n</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000F4885">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlnk"/>
+                                  <w:szCs w:val="22"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> i staden</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00656889">
+                            <w:r w:rsidRPr="000F4885">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="0ADD1221" w14:textId="77777777">
                             <w:pPr>
                               <w:ind w:start="360"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00656889">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Radera denna instruktionsruta.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="108000" tIns="252000" rIns="180000" bIns="252000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:216.75pt;margin-top:36.25pt;width:353.15pt;height:401pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="745C0789" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHpbTMogIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+14aZcGdYqsRYYB&#10;RVu0HXpWZCk2JouapMTOfn0pyXHXB3YYloNDiuTHN8/O+1aRnbCuAV3SyVFOidAcqkZvSvrjYfVp&#10;RonzTFdMgRYl3QtHzxcfP5x1Zi4KqEFVwhIE0W7emZLW3pt5ljlei5a5IzBCo1CCbZlH1m6yyrIO&#10;0VuVFXl+knVgK2OBC+fw9TIJ6SLiSym4v5HSCU9USTE2H782ftfhmy3O2HxjmakbPoTB/iGKljUa&#10;nY5Ql8wzsrXNG6i24RYcSH/Eoc1AyoaLmANmM8lfZXNfMyNiLlgcZ8Yyuf8Hy693t5Y0VUmnlGjW&#10;YovuxE9s2EYoMg3l6Yybo9a9ubUD55AMufbStuEfsyB9LOl+LKnoPeH4OJ3OprMvBSUcZcf5aXF6&#10;ehJQs2dzY53/JqAlgSipxZ7FUrLdlfNJ9aASvDlQTbVqlIqM3awvlCU7hv1drVbF19hSRH+hpnRQ&#10;1hDMEmJ4yUJqKZlI+b0SQU/pOyGxJhh+ESOJ0yhGP4xzof0kiWpWieT+OMffkNtoETONgAFZov8R&#10;ewAIk/4WO0U56AdTEYd5NM7/FlgyHi2iZ9B+NG4bDfY9AIVZDZ6T/qFIqTShSr5f93FePgfN8LKG&#10;ao8zZCEtlzN81WAnr5jzt8ziNuHe4YXwN/iRCrqSwkBRUoP9/d570MchRyklHW5nSd2vLbOCEvVd&#10;4/hP8lkoNvGRK47xFCBnkyyIkFu/kOltewE4JBO8R4ZHMlh4dSClhfYRj8kyeEYR0xz9l9QfyAuf&#10;7gYeIy6Wy6iES2yYv9L3hgfoUOkwqw/9I7NmGGiPu3ANh11m81dznXSDpYbl1oNs4tA/V3boAR6A&#10;OEzDsQoX5k8+aj2f1MUTAAAA//8DAFBLAwQUAAYACAAAACEA2VBwieAAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzaEkIcaqChFigLkj5AMeeJqHxOIrdJvw97gpWo9Ec&#10;3Tm33C5mYBecXG9JQLyKgCEpq3tqBXwd3h5yYM5L0nKwhAJ+0MG2ur0pZaHtTJ94qX3LQgi5Qgro&#10;vB8Lzp3q0Ei3siNSuB3tZKQP69RyPck5hJuBJ1H0yI3sKXzo5IivHapTfTYCkGYVvx/2WXJquo/6&#10;e5e/HEkJcX+37J6BeVz8HwxX/aAOVXBq7Jm0Y4OAdZpuAiogS8K8AnH6FMo0AvJsvQFelfx/h+oX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx6W0zKICAACaBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2VBwieAAAAALAQAADwAAAAAAAAAAAAAA&#10;AAD8BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
+              <v:rect xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rektangel 4" style="position:absolute;margin-left:216.75pt;margin-top:36.25pt;width:353.15pt;height:401pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#fff2b0" stroked="f" strokeweight="1pt" w14:anchorId="745C0789" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD2wm4hwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0YaZcGdYosRYYB&#10;RVusHXpWZCk2IIuapMTOfv0oyXHWD+wwLAeFEslH8pnk1XXfKrIX1jWgSzo5yykRmkPV6G1Jfzyt&#10;P80ocZ7piinQoqQH4ej14uOHq87MRQE1qEpYgiDazTtT0tp7M88yx2vRMncGRmhUSrAt83i126yy&#10;rEP0VmVFnl9kHdjKWODCOXy9SUq6iPhSCu7vpXTCE1VSzM3H08ZzE85sccXmW8tM3fAhDfYPWbSs&#10;0Rh0hLphnpGdbd5AtQ234ED6Mw5tBlI2XMQasJpJ/qqax5oZEWtBcpwZaXL/D5bf7R/Ng0UaOuPm&#10;DsVQRS9tG/4xP9JHsg4jWaL3hOPjdDqbzj4XlHDUneeXxeXlRaAzO7kb6/xXAS0JQkktfo1IEtvf&#10;Op9MjyYhmgPVVOtGqXix281KWbJn+OXW63XxJX4sRH9hpnQw1hDcEmJ4yU7FRMkflAh2Sn8XkjQV&#10;pl/ETGKfiTEO41xoP0mqmlUihT/P8TfUNnrESiNgQJYYf8QeAEIPv8VOWQ72wVXENh2d878llpxH&#10;jxgZtB+d20aDfQ9AYVVD5GR/JClRE1jy/aZHkyBuoDo8WGIhzYszfN3gJ7xlzj8wiwOCo4RD7+/x&#10;kAq6ksIgUVKD/fXee7DHvkUtJR0OXEndzx2zghL1TWNHT/JZYJn4eCvOcbrxZpMuqPC2eaHTu3YF&#10;2B0TXDGGRzF4eHUUpYX2GffDMkRGFdMc45fUH8WVT6sA9wsXy2U0wrk0zN/qR8MDdKA4NOlT/8ys&#10;GTrZ4xDcwXE82fxVQyfb4KlhufMgm9jtJ2YH8nGmYxcN+ycsjT/v0eq0JRe/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA2VBwieAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Kjz&#10;aEkIcaqChFigLkj5AMeeJqHxOIrdJvw97gpWo9Ec3Tm33C5mYBecXG9JQLyKgCEpq3tqBXwd3h5y&#10;YM5L0nKwhAJ+0MG2ur0pZaHtTJ94qX3LQgi5QgrovB8Lzp3q0Ei3siNSuB3tZKQP69RyPck5hJuB&#10;J1H0yI3sKXzo5IivHapTfTYCkGYVvx/2WXJquo/6e5e/HEkJcX+37J6BeVz8HwxX/aAOVXBq7Jm0&#10;Y4OAdZpuAiogS8K8AnH6FMo0AvJsvQFelfx/h+oXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAQ9sJuIcCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA2VBwieAAAAALAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;">
                 <v:textbox inset="3mm,7mm,5mm,7mm">
                   <w:txbxContent>
                     <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="292B7D01" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:ind w:start="720" w:hanging="360"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Instruktion</w:t>
                       </w:r>
                     </w:p>
@@ -525,238 +539,252 @@
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1895727" cy="1181365"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="65068D18" w14:textId="77777777">
+                    <w:p w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="2135DF52" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Foton, illustrationer och informationsgrafik hämtar du i Göteborgs Stads </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId14">
-                        <w:r w:rsidRPr="00656889">
+                        <w:r w:rsidRPr="000F4885">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Mediabank</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="475FD13F" w14:textId="77777777">
+                    <w:p w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="2AC50390" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om logotyp, färg, typsnitt och bild finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId15">
-                        <w:r w:rsidRPr="00656889">
+                        <w:r w:rsidRPr="000F4885">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Göteborgs Stads grafiska manual</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="41EB3D92" w14:textId="099E587F">
+                    <w:p w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="63267CAF" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Inspiration och exempel finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId16">
-                        <w:r w:rsidR="009021C3">
+                        <w:r w:rsidRPr="000F4885">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Tillämpning i trycksaker</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="78A5E227" w14:textId="77777777">
+                    <w:p w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="568A2974" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="60"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dokument som publiceras i stadens kanaler ska vara tillgänglighetsanpassade. Mer information finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId17">
-                        <w:r w:rsidRPr="00656889">
+                        <w:r w:rsidRPr="000F4885">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                           <w:t>Tillgänglighet i mallar</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="0EE1E363" w14:textId="77777777">
+                    <w:p w:rsidRPr="000F4885" w:rsidR="00DB6530" w:rsidP="00DB6530" w:rsidRDefault="00DB6530" w14:paraId="0D6525DA" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="240"/>
                         <w:ind w:start="714" w:hanging="357"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Information om klarspråk, normkritik och tillgänglighet finns på </w:t>
                       </w:r>
                       <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="1" r:id="rId18">
-                        <w:r w:rsidRPr="00656889">
+                        <w:r w:rsidRPr="000F4885">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlnk"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
-                          <w:t>Kommunikation i staden</w:t>
+                          <w:t>Kommunikatio</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000F4885">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:szCs w:val="22"/>
+                          </w:rPr>
+                          <w:t>n</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000F4885">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlnk"/>
+                            <w:szCs w:val="22"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> i staden</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00656889">
+                      <w:r w:rsidRPr="000F4885">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="00656889" w:rsidR="00656889" w:rsidP="00656889" w:rsidRDefault="00656889" w14:paraId="0ADD1221" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:start="360"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00656889">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Radera denna instruktionsruta.</w:t>
                       </w:r>
                     </w:p>
@@ -827,51 +855,51 @@
                               <w:t>Rubrik</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005472CB" w:rsidR="005472CB" w:rsidP="005414A1" w:rsidRDefault="005414A1" w14:paraId="541EE078" w14:textId="77777777">
                             <w:r>
                               <w:t>Ange text här.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="396000" tIns="396000" rIns="396000" bIns="396000" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="49F11075">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Textruta 2" style="position:absolute;margin-left:579pt;margin-top:71.25pt;width:243.8pt;height:481.85pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" o:spid="_x0000_s1027" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD9m+JNgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJl6Ax4hRdug4D&#10;ugvQ7gNoWY6FSqInKbGzrx8lp2myvQ17MUSJPDw8JL26GYxme+m8Qlvy6STnTFqBtbLbkv94un93&#10;zZkPYGvQaGXJD9Lzm/XbN6u+K+QMW9S1dIxArC/6ruRtCF2RZV600oCfYCctPTboDAQy3TarHfSE&#10;bnQ2y/NF1qOrO4dCek+3d+MjXyf8ppEifGsaLwPTJSduIX1d+lbxm61XUGwddK0SRxrwDywMKEtJ&#10;T1B3EIDtnPoLyijh0GMTJgJNhk2jhEw1UDXT/I9qHlvoZKqFxPHdSSb//2DF1/13x1Rd8gVnFgy1&#10;6EkOwe2I/4z0UkGfX1Xw7FUNUba+8wVFP3YUH4YPOFD7kwS+e0Dx7JnFTQt2K2+dw76VUBPtaYzM&#10;zkJHHB9Bqv4L1pQMdgET0NA4EzUllRihU/sOp5YRRybo8ipfLvKcngS9LabT5fvlPOWA4iW8cz58&#10;kmhYPJTc0UwkeNg/+BDpQPHiErN51Kq+V1onI86h3GjH9kATVG3HEvXOENfx7noe8484aWyje0K9&#10;QNKW9SVfzmfzlNxiTEFRUBgVaAW0MiW/JqgRDIqo2EdbJ5cASo9nIqvtUcKo2qhfGKqBHKOuFdYH&#10;EtPhOOq0mnRo0f3irKcxL7n/uQMnOdOfLTXk6ihfuLDchVVdWGAFwZU8cDYeNyHtUyzF4i01r1FJ&#10;1lc2R740wkmX47rFHTm3k9frT2H9GwAA//8DAFBLAwQUAAYACAAAACEAc59/s94AAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPS2+DMBCE75X6H6yt1FtjQAEhion6PFcNkdrjBm8B1Q9qO4H++5pT&#10;c9vRjGa/qXeLVuxMzo/WCEg3CTAynZWj6QUc2te7EpgPaCQqa0jAL3nYNddXNVbSzuadzvvQs1hi&#10;fIUChhCminPfDaTRb+xEJnpf1mkMUbqeS4dzLNeKZ0lScI2jiR8GnOhpoO57f9ICHtsX96Y+f6il&#10;58M8ptZ/YFkKcXuzPNwDC7SE/zCs+BEdmsh0tCcjPVNRp3kZx4R4bbMc2BoptnkB7LiaSZEBb2p+&#10;OaP5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIP2b4k2AgAAXAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHOff7PeAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;">
+              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Textruta 2" style="position:absolute;margin-left:579pt;margin-top:71.25pt;width:243.8pt;height:481.85pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" o:spid="_x0000_s1027" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnvhH0GQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0k7Wq1R02l0DCGN&#10;gTT4AY7tNBa2z9huk/LrOTtZR+EN8WLd+c7f3X33eXMzGE2O0gcFtqbzWUmJtByEsvuafvt6/+aa&#10;khCZFUyDlTU9yUBvtq9fbXpXyQV0oIX0BEFsqHpX0y5GVxVF4J00LMzASYvBFrxhEV2/L4RnPaIb&#10;XSzKclX04IXzwGUIeHs3Buk247et5PFz2wYZia4p9hbz6fPZpLPYbli198x1ik9tsH/owjBlsegZ&#10;6o5FRg5e/QVlFPcQoI0zDqaAtlVc5hlwmnn5xzRPHXMyz4LkBHemKfw/WP54fHJfPInDOxhwgXmI&#10;4B6Afw/Ewq5jdi9vvYe+k0xg4XmirOhdqKaniepQhQTS9J9A4JLZIUIGGlpvEis4J0F0XMDpTLoc&#10;IuF4eVWuV2WJIY6x1Xy+frte5hqsen7ufIgfJBiSjJp63GqGZ8eHEFM7rHpOSdUCaCXuldbZSUqS&#10;O+3JkaEGmv04oj4Y7HW8u16m+iNOFl5Kz6gXSNqSvqbr5WKZi1tIJbJ+jIooYq1MTa8RagRjVWLs&#10;vRU5JTKlRxub1XaiMLE28heHZiBKTPwmRhsQJ+TUw6hZ/GNodOB/UtKjXmsafhyYl5Tojxb3cjWx&#10;GC88f+E1Fx6zHOFqGikZzV3MHyOxZuEWd9iqzO5LN1PbqMVMz/Rvkth/93PWy+/e/gIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHOff7PeAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tvgzAQhO+V+h+s&#10;rdRbY0ABIYqJ+jxXDZHa4wZvAdUPajuB/vuaU3Pb0Yxmv6l3i1bsTM6P1ghINwkwMp2Vo+kFHNrX&#10;uxKYD2gkKmtIwC952DXXVzVW0s7mnc770LNYYnyFAoYQpopz3w2k0W/sRCZ6X9ZpDFG6nkuHcyzX&#10;imdJUnCNo4kfBpzoaaDue3/SAh7bF/emPn+opefDPKbWf2BZCnF7szzcAwu0hP8wrPgRHZrIdLQn&#10;Iz1TUad5GceEeG2zHNgaKbZ5Aey4mkmRAW9qfjmj+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAnvhH0GQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBzn3+z3gAAAA4BAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox inset="11mm,11mm,11mm,11mm">
                   <w:txbxContent>
                     <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004962B0" w:rsidP="003021F2" w:rsidRDefault="004962B0" w14:paraId="195B06C1" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik1"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004962B0">
                         <w:t>Rubrik</w:t>
                       </w:r>
                     </w:p>
                     <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005472CB" w:rsidR="005472CB" w:rsidP="005414A1" w:rsidRDefault="005414A1" w14:paraId="541EE078" w14:textId="77777777">
                       <w:r>
                         <w:t>Ange text här.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square" anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC1094">
         <w:rPr>
@@ -941,51 +969,51 @@
                             <w:r>
                               <w:t>Ange text här.</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005414A1" w:rsidR="00ED6508" w:rsidP="00ED6508" w:rsidRDefault="00ED6508" w14:paraId="35270A39" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext-A5-folder"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="396000" tIns="396000" rIns="396000" bIns="396000" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1028" style="position:absolute;margin-left:19.5pt;margin-top:71.25pt;width:243.8pt;height:481.9pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJTBHUNgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJkSw16hRdug4D&#10;ugvQ7gNoWY6FSqInKbGzrx8lJ2myvQ17EUSJOjw8JHVzOxjNdtJ5hbbk00nOmbQCa2U3Jf/x/PBu&#10;yZkPYGvQaGXJ99Lz29XbNzd9V8gZtqhr6RiBWF/0XcnbELoiy7xopQE/wU5aumzQGQhkuk1WO+gJ&#10;3ehslueLrEdXdw6F9J5O78dLvkr4TSNF+NY0XgamS07cQlpdWqu4ZqsbKDYOulaJAw34BxYGlKWg&#10;J6h7CMC2Tv0FZZRw6LEJE4Emw6ZRQqYcKJtp/kc2Ty10MuVC4vjuJJP/f7Di6+67Y6qm2r3nzIKh&#10;Gj3LIbgtJTAjwVTQ50cVvHhVQ9St73xBz586AgjDBxwII2ngu0cUL55ZXLdgN/LOOexbCTXxnsaX&#10;2dnTEcdHkKr/gjUFg23ABDQ0zkRRSSZG6FS//almxJEJOrzKrxd5TleC7hZT6gkyYgwojs8758Mn&#10;iYbFTckdNUWCh92jD6Pr0SVG86hV/aC0TkZsRLnWju2AWqjajCnqrSGu49ly/hoy9W10TwQukLRl&#10;fcmv57N5Cm4xhqDoUBgVaAa0MiVfRvqHroyKfbR1cgmg9LinvLQ9SBhVG/ULQzWMVTxWpsJ6T5o6&#10;HFueRpQ2LbpfnPXU7iX3P7fgJGf6s6W6XB1UDBeWu7CqCwusILiSB87G7TqkuYoZWbyjGjYqqRuL&#10;PbI50KZWTvIcxi7OyrmdvF4/h9VvAAAA//8DAFBLAwQUAAYACAAAACEAtMyIe94AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTlEYhxKn4PSOaSnDcxksSEdvBdpvw9iwn&#10;OO7saOabaruYUZzIh8FZBekqAUG2dXqwnYJ983xVgAgRrcbRWVLwTQG29flZhaV2s32l0y52gkNs&#10;KFFBH+NUShnangyGlZvI8u/DeYORT99J7XHmcDPKLElyaXCw3NDjRA89tZ+7o1Fw3zz5l/H9ixp6&#10;3M9D6sIbFoVSlxfL3S2ISEv8M8MvPqNDzUwHd7Q6iFHB+oanRNavsw0INmyyPAdxYCVN8jXIupL/&#10;N9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIlMEdQ2AgAAZAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALTMiHveAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" w14:anchorId="6CBA032D">
+              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1028" style="position:absolute;margin-left:19.5pt;margin-top:71.25pt;width:243.8pt;height:481.9pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlO6bZFgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aySpS1QlbbbLeq&#10;tL1I234AxjhGBYYCiZ1+fQfsTZr2reoLYmA4M+fMYXM3GE2O0gcFltH5rKREWgGNsntGv319fLOm&#10;JERuG67BSkZPMtC77etXm95VcgEd6EZ6giA2VL1jtIvRVUURRCcNDzNw0uJlC97wiKHfF43nPaIb&#10;XSzKclX04BvnQcgQ8PRhvKTbjN+2UsTPbRtkJJpR7C3m1ee1Tmux3fBq77nrlJja4P/QheHKYtEz&#10;1AOPnBy8+gvKKOEhQBtnAkwBbauEzByQzbz8g81zx53MXFCc4M4yhf8HKz4dn90XT+LwFgYcYCYR&#10;3BOI74FY2HXc7uW999B3kjdYeJ4kK3oXqulpkjpUIYHU/UdocMj8ECEDDa03SRXkSRAdB3A6iy6H&#10;SAQe3pS3q7LEK4F3qzkOFYNUg1cvz50P8b0EQ9KGUY9TzfD8+BTimPqSkqoF0Kp5VFrnIDlJ7rQn&#10;R44eqPcjRX0w2Ot4tl5eSmbjpfTcwBWStqRn9Ha5WObiFlKJ7B+jIppYK8PoOrU/2Sop9s42OSVy&#10;pcc98tJ2kjCpNuoXh3ogqmF0kbgnRWtoTqiph9Gz+Mdw04H/SUmPfmU0/DhwLynRHyzO5WZSMV5F&#10;/iqqryJuBcIxGikZt7uYP0ZSzcI9zrBVWd1LN1Pb6MUsz/Rvktl/j3PW5XdvfwEAAP//AwBQSwME&#10;FAAGAAgAAAAhALTMiHveAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;k5RGIcSp+D0jmkpw3MZLEhHbwXab8PYsJzju7Gjmm2q7mFGcyIfBWQXpKgFBtnV6sJ2CffN8VYAI&#10;Ea3G0VlS8E0BtvX5WYWldrN9pdMudoJDbChRQR/jVEoZ2p4MhpWbyPLvw3mDkU/fSe1x5nAzyixJ&#10;cmlwsNzQ40QPPbWfu6NRcN88+Zfx/YsaetzPQ+rCGxaFUpcXy90tiEhL/DPDLz6jQ81MB3e0OohR&#10;wfqGp0TWr7MNCDZssjwHcWAlTfI1yLqS/zfUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDlO6bZFgIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC0zIh73gAAAAsBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" w14:anchorId="6CBA032D">
                 <v:textbox inset="11mm,11mm,11mm,11mm">
                   <w:txbxContent>
                     <w:p w:rsidR="00EB76C8" w:rsidP="00EB76C8" w:rsidRDefault="00EB76C8" w14:paraId="51F92AA5" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik1"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004962B0">
                         <w:t>Rubrik</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="005414A1" w:rsidR="00EB76C8" w:rsidP="005414A1" w:rsidRDefault="005414A1" w14:paraId="5EE5E8F6" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t>Ange text här.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="005414A1" w:rsidR="00ED6508" w:rsidP="00ED6508" w:rsidRDefault="00ED6508" w14:paraId="35270A39" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext-A5-folder"/>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
@@ -1055,51 +1083,51 @@
                             <w:pPr>
                               <w:pStyle w:val="Rubrik1"/>
                             </w:pPr>
                             <w:r w:rsidRPr="004962B0">
                               <w:t>Rubrik</w:t>
                             </w:r>
                           </w:p>
                           <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009032CF" w:rsidP="009032CF" w:rsidRDefault="005414A1" w14:paraId="7D54A735" w14:textId="77777777">
                             <w:r>
                               <w:t>Ange text här.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="396000" tIns="396000" rIns="396000" bIns="396000" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1029" style="position:absolute;margin-left:300pt;margin-top:71.25pt;width:243.8pt;height:481.9pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn60tlNgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ZSNEiNOkXXrsOA&#10;bh3Q7gNoSY6FSqInKbG7rx8lu2mz3YZdBFGiHh8fSV1cjtawvfJBo6v54qTkTDmBUrttzX883n5Y&#10;cxYiOAkGnar5swr8cvP+3cXQV2qJHRqpPCMQF6qhr3kXY18VRRCdshBOsFeOLlv0FiKZfltIDwOh&#10;W1Msy3JVDOhl71GoEOj0Zrrkm4zftkrE+7YNKjJTc+IW8+rz2qS12FxAtfXQd1rMNOAfWFjQjoIe&#10;oG4gAtt5/ReU1cJjwDaeCLQFtq0WKudA2SzKP7J56KBXORcSJ/QHmcL/gxXf9t8907Lmy3POHFiq&#10;0aMao99RAksSTEfz9qiBp6AlJN2GPlT0/KEngDh+xJHqnzUI/R2Kp8AcXnfgturKexw6BZJ4L9LL&#10;4s3TCSckkGb4ipKCwS5iBhpbb5OoJBMjdKrf86FmxJEJOjwtz1dlSVeC7lYL6gkyUgyoXp73PsTP&#10;Ci1Lm5p7aooMD/u7ECfXF5cULaDR8lYbk43UiOraeLYHaqFmO6Vodpa4Tmfrs9eQuW+TeyZwhGQc&#10;G2p+frY8y8EdphAUHSqrI82A0bbm60R/7sqk2Ccns0sEbaY95WXcLGFSbdIvjs04VfGlMg3KZ9LU&#10;49TyNKK06dD/4mygdq95+LkDrzgzXxzV5XRWMR5Z/shqjixwguBqHjmbttcxz1XKyOEV1bDVWd1U&#10;7InNTJtaOcszj12albd29nr9HDa/AQAA//8DAFBLAwQUAAYACAAAACEAW7m0ld8AAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFE7BUKUxql4nlGbSnB0420S4Uew3Sb8e7Yn&#10;uO1oRrPfVOvZGnbCEAfvJGQLAQxd6/XgOgm75u2mABaTcloZ71DCD0ZY15cXlSq1n9wGT9vUMSpx&#10;sVQS+pTGkvPY9mhVXPgRHXkHH6xKJEPHdVATlVvDl0Lk3KrB0YdejfjcY/u1PVoJT81reDef39jg&#10;y24aMh8/VFFIeX01P66AJZzTXxjO+IQONTHt/dHpyIyEXAjaksi4W94DOydE8ZAD29OVifwWeF3x&#10;/yvqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn60tlNgIAAGQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbubSV3wAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" w14:anchorId="4C1EF27D">
+              <v:shape xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_s1029" style="position:absolute;margin-left:300pt;margin-top:71.25pt;width:243.8pt;height:481.9pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="Titel: Textruta baksida" fillcolor="#d8d8d8 [2732]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBis0o6FgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aySpS14qy22W5V&#10;aXuRtv0ADDhGBYYCiZ1+fQfsTZr2reoLYmA4M+fMYXM3GE2O0gcFtqbzWUmJtByEsvuafvv6+GZN&#10;SYjMCqbBypqeZKB329evNr2r5AI60EJ6giA2VL2raRejq4oi8E4aFmbgpMXLFrxhEUO/L4RnPaIb&#10;XSzKclX04IXzwGUIePowXtJtxm9byePntg0yEl1T7C3m1ee1SWux3bBq75nrFJ/aYP/QhWHKYtEz&#10;1AOLjBy8+gvKKO4hQBtnHEwBbau4zByQzbz8g81zx5zMXFCc4M4yhf8Hyz8dn90XT+LwFgYcYCYR&#10;3BPw74FY2HXM7uW999B3kgksPE+SFb0L1fQ0SR2qkECa/iMIHDI7RMhAQ+tNUgV5EkTHAZzOossh&#10;Eo6HN+XtqizxiuPdao5DxSDVYNXLc+dDfC/BkLSpqcepZnh2fApxTH1JSdUCaCUeldY5SE6SO+3J&#10;kaEHmv1IUR8M9jqerZeXktl4KT03cIWkLelrertcLHNxC6lE9o9REU2slanpOrU/2Sop9s6KnBKZ&#10;0uMeeWk7SZhUG/WLQzMQJVCOxD0p2oA4oaYeRs/iH8NNB/4nJT36tabhx4F5SYn+YHEuN5OK8Sry&#10;V1FzFTHLEa6mkZJxu4v5YyTVLNzjDFuV1b10M7WNXszyTP8mmf33OGddfvf2FwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFu5tJXfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhR&#10;OwVClMapeJ5Rm0pwdONtEuFHsN0m/Hu2J7jtaEaz31Tr2Rp2whAH7yRkCwEMXev14DoJu+btpgAW&#10;k3JaGe9Qwg9GWNeXF5UqtZ/cBk/b1DEqcbFUEvqUxpLz2PZoVVz4ER15Bx+sSiRDx3VQE5Vbw5dC&#10;5NyqwdGHXo343GP7tT1aCU/Na3g3n9/Y4MtuGjIfP1RRSHl9NT+ugCWc018YzviEDjUx7f3R6ciM&#10;hFwI2pLIuFveAzsnRPGQA9vTlYn8Fnhd8f8r6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAYrNKOhYCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAW7m0ld8AAAANAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" w14:anchorId="4C1EF27D">
                 <v:textbox inset="11mm,11mm,11mm,11mm">
                   <w:txbxContent>
                     <w:p w:rsidR="00EB76C8" w:rsidP="00EB76C8" w:rsidRDefault="00EB76C8" w14:paraId="10D2AD72" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Rubrik1"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004962B0">
                         <w:t>Rubrik</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="009032CF" w:rsidP="009032CF" w:rsidRDefault="005414A1" w14:paraId="7D54A735" w14:textId="77777777">
                       <w:r>
                         <w:t>Ange text här.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" type="square" anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC1094">
         <w:rPr>
@@ -1238,78 +1266,78 @@
               <v:line xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Rak koppling 19" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight=".5pt" from="281.25pt,0" to="281.25pt,595.25pt" w14:anchorId="61D2FD22" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATzHJT1AEAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IDOGkEyznESC9F&#10;a6TtB0yooUWEG0jWsv++Q0qWuwFFgl4ozujN8t4M13dHo9kBQ1TOtny5qDlDK1yn7L7l374+vHvP&#10;WUxgO9DOYstPGPnd5u2b9eAbvHK90x0GRklsbAbf8j4l31RVFD0aiAvn0dJP6YKBRGbYV12AgbIb&#10;XV3V9XU1uND54ATGSN7t+JNvSn4pUaTPUkZMTLecekvlDOV8yme1WUOzD+B7JaY24BVdGFCWis6p&#10;tpCAfQ/qj1RGieCik2khnKmclEpg4UBslvVvbL704LFwIXGin2WK/y+t+HTYBaY6mt0tZxYMzegR&#10;ntmz816ToIzcpNHgY0PQe7sLkxX9LmTCRxlM/hIVdiy6nmZd8ZiYGJ2CvDer1e31zSrnqy6BPsT0&#10;AZ1h+dJyKpopQwOHjzGN0DMku7XNZ3RadQ9K62LkZcF7HdgBaMzpuJxK/ILKSbYQ+xHU0W1C5YxV&#10;JjhSKrd00jhWe0RJ8hCJZemqLOalFgiBNp3raUvoHCapszmw/nfghM+hWJb2JcFzRKnsbJqDjbIu&#10;/K36RSI54s8KjLyzBE+uO5VhF2lo+8rQppeS1/tnu4Rf3vPmBwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGwhqnDcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AUxO+C32F5BW92k2JCG7MpIvQq&#10;tlHocZt9+WOzb0N208Zv7xMP9jjMMPObfDvbXlxw9J0jBfEyAoFUOdNRo+Cj3D2uQfigyejeESr4&#10;Rg/b4v4u15lxV9rj5RAawSXkM62gDWHIpPRVi1b7pRuQ2KvdaHVgOTbSjPrK5baXqyhKpdUd8UKr&#10;B3xtsTofJqvg65gmm1LWu/d4vT8+VX6qy883pR4W88sziIBz+A/DLz6jQ8FMJzeR8aJXkKSrhKMK&#10;+BHbf/LEuXgTJSCLXN4+KH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE8xyU9QBAAAX&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbCGqcNwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
                 <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page" anchory="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="0017486C" w:rsidR="009A03BA" w:rsidSect="00AC1094">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="454" w:bottom="907" w:left="454" w:header="624" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E2E8750" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A09D671" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="39A22CF9" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA42E17" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1319,51 +1347,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1419" w:tblpY="15537"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5812"/>
       <w:gridCol w:w="1343"/>
       <w:gridCol w:w="1917"/>
@@ -1375,51 +1403,59 @@
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="0F34CFEC" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="00B239BF">
             <w:t>Göteborgs Stad</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Enhet/förvaltning/organisation"/>
               <w:tag w:val="Enhet/förvaltning/organisation"/>
               <w:id w:val="-109520391"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="00DA76F6">
-                <w:t>[Organisationsnamn]</w:t>
+                <w:t>[</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>Organisationsnamn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00DA76F6">
+                <w:t>]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:sdt xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:sdtPr>
               <w:alias w:val="Dokumentnamn"/>
               <w:tag w:val="Dokumentnamn"/>
               <w:id w:val="-1676723256"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B30CC1">
                 <w:t>[Dokumentnamn]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
@@ -1563,51 +1599,51 @@
           <w:tcW w:w="1917" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00986A1D" w:rsidP="00986A1D" w:rsidRDefault="00986A1D" w14:paraId="7CEC7B5E" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="6AD91DA1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="009A05D4" w:rsidRDefault="009A05D4" w14:paraId="26529CE1" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00F66187" w:rsidR="00F57801" w:rsidRDefault="00F57801" w14:paraId="5B09BA8B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="398" w:tblpY="11256"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="16046" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
@@ -1683,51 +1719,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4876" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="00AC1094" w:rsidP="00AC1094" w:rsidRDefault="00AC1094" w14:paraId="0F1D363A" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
             <w:spacing w:after="100"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="004962B0">
             <w:t>goteborg.se</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="009A05D4" w:rsidP="00AC1094" w:rsidRDefault="009A05D4" w14:paraId="5A528696" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="398" w:tblpY="11256"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="16046" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4876"/>
       <w:gridCol w:w="709"/>
@@ -1795,78 +1831,78 @@
         <w:tcPr>
           <w:tcW w:w="4876" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidRPr="009B4E2A" w:rsidR="009F4D4B" w:rsidP="009F4D4B" w:rsidRDefault="009F4D4B" w14:paraId="6338E8BA" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidfot"/>
             <w:spacing w:after="100"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidRPr="004962B0">
             <w:t>www.goteborg.se</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00BD0663" w:rsidRDefault="00BD0663" w14:paraId="0BF155AB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="009A05D4" w:rsidRDefault="009A05D4" w14:paraId="44702E61" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D018B47" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F48DEBD" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1FC577B2" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304" w:rsidP="00BF282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="758DB9DC" w14:textId="77777777" w:rsidR="00C35304" w:rsidRDefault="00C35304"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="398" w:tblpY="460"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="16048" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3007"/>
       <w:gridCol w:w="1871"/>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="3005"/>
@@ -1879,50 +1915,52 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3007" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1871" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="009F4D4B" w:rsidP="009F4D4B" w:rsidRDefault="009F4D4B" w14:paraId="1FF1F02D" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49D2C9C2" wp14:editId="3692FAFB">
                 <wp:extent cx="1056168" cy="352800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -1993,50 +2031,52 @@
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1871" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="009F4D4B" w:rsidP="009F4D4B" w:rsidRDefault="009F4D4B" w14:paraId="65E295BB" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
@@ -2111,50 +2151,52 @@
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:t>Budskap/verksamhet/projekt</w:t>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:br/>
           </w:r>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Förvaltning</w:t>
           </w:r>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellStart"/>
+          <w:proofErr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1871" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="009F4D4B" w:rsidP="009F4D4B" w:rsidRDefault="009F4D4B" w14:paraId="7991393A" w14:textId="77777777">
           <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:pStyle w:val="Sidhuvud"/>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
@@ -2191,51 +2233,51 @@
                           <a:ext cx="1056168" cy="352800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="009F4D4B" w:rsidP="00AC1094" w:rsidRDefault="009F4D4B" w14:paraId="57880925" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="398" w:tblpY="460"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="16048" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="single" w:color="4D4D4D" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3007"/>
       <w:gridCol w:w="1871"/>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="3005"/>
@@ -2560,51 +2602,51 @@
                           <a:ext cx="1056168" cy="352800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="009F4D4B" w:rsidR="009A05D4" w:rsidP="009F4D4B" w:rsidRDefault="009A05D4" w14:paraId="17E3B526" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C944AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="070229F8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3240,80 +3282,81 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="917904796">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="783962441">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="860363131">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1537045051">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1381828147">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2120637679">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35304"/>
     <w:rsid w:val="00041412"/>
     <w:rsid w:val="000B6F6F"/>
     <w:rsid w:val="000C68BA"/>
     <w:rsid w:val="000C6B6F"/>
     <w:rsid w:val="000F2B85"/>
@@ -3376,115 +3419,118 @@
     <w:rsid w:val="008760F6"/>
     <w:rsid w:val="008814B2"/>
     <w:rsid w:val="008E56C2"/>
     <w:rsid w:val="009021C3"/>
     <w:rsid w:val="009032CF"/>
     <w:rsid w:val="00914A47"/>
     <w:rsid w:val="009433F3"/>
     <w:rsid w:val="009624D4"/>
     <w:rsid w:val="00985ACB"/>
     <w:rsid w:val="00986A1D"/>
     <w:rsid w:val="009A03BA"/>
     <w:rsid w:val="009A05D4"/>
     <w:rsid w:val="009B4E2A"/>
     <w:rsid w:val="009D4D5C"/>
     <w:rsid w:val="009F4D4B"/>
     <w:rsid w:val="00A074B5"/>
     <w:rsid w:val="00A345C1"/>
     <w:rsid w:val="00A3668C"/>
     <w:rsid w:val="00A47AD9"/>
     <w:rsid w:val="00A8112E"/>
     <w:rsid w:val="00AA014F"/>
     <w:rsid w:val="00AA0284"/>
     <w:rsid w:val="00AC1094"/>
     <w:rsid w:val="00AE5147"/>
     <w:rsid w:val="00AE5F41"/>
+    <w:rsid w:val="00B06E10"/>
     <w:rsid w:val="00B30CC1"/>
     <w:rsid w:val="00B456FF"/>
     <w:rsid w:val="00B63E0E"/>
     <w:rsid w:val="00B770C2"/>
     <w:rsid w:val="00B90839"/>
     <w:rsid w:val="00BA1320"/>
     <w:rsid w:val="00BC2AF2"/>
     <w:rsid w:val="00BD0663"/>
     <w:rsid w:val="00BF1EC3"/>
     <w:rsid w:val="00BF282B"/>
     <w:rsid w:val="00C0363D"/>
     <w:rsid w:val="00C10045"/>
     <w:rsid w:val="00C35304"/>
+    <w:rsid w:val="00C70D99"/>
     <w:rsid w:val="00C74C29"/>
     <w:rsid w:val="00C85A21"/>
     <w:rsid w:val="00CD65E8"/>
     <w:rsid w:val="00D21D96"/>
     <w:rsid w:val="00D22966"/>
     <w:rsid w:val="00D731D2"/>
     <w:rsid w:val="00DA76F6"/>
+    <w:rsid w:val="00DB6530"/>
     <w:rsid w:val="00DC59E4"/>
     <w:rsid w:val="00DC6E79"/>
     <w:rsid w:val="00DF152D"/>
     <w:rsid w:val="00E076AF"/>
     <w:rsid w:val="00E11731"/>
     <w:rsid w:val="00EB76C8"/>
     <w:rsid w:val="00ED6508"/>
     <w:rsid w:val="00EF388D"/>
     <w:rsid w:val="00F4117C"/>
     <w:rsid w:val="00F57801"/>
     <w:rsid w:val="00F6203B"/>
     <w:rsid w:val="00F66187"/>
     <w:rsid w:val="00F77FE7"/>
     <w:rsid w:val="00FA0781"/>
     <w:rsid w:val="00FB3384"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52F15AED"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3562,98 +3608,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4673,61 +4722,73 @@
     <w:qFormat/>
     <w:rsid w:val="00041412"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="511" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtext-A5-folderChar">
     <w:name w:val="Brödtext - A5-folder Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext-A5-folder"/>
     <w:rsid w:val="00041412"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="23"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB6530"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2019125223959508" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranat.goteborg.se/wps/portal/int?uri=gbglnk:2020925161123970" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/trycksaker" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-184" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124251554" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2015117151845430" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
@@ -4954,31 +5015,31 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>[Dokumentnamn]</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company>[Organisationsnamn]</ap:Company>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>6</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>99x210 Flyer</dc:title>
   <dc:subject/>
   <dc:creator>Förvaltning</dc:creator>
   <dc:description/>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <lastPrinted>2018-03-26T15:20:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>