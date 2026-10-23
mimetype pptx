--- v0 (2026-03-12)
+++ v1 (2026-10-23)
@@ -268,63 +268,63 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="10807" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="3576" y="1098"/>
+        <p:origin x="3360" y="138"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font3.fntdata" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font2.fntdata" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font6.fntdata" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font1.fntdata" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font5.fntdata" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="/ppt/viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/ppt/fonts/font4.fntdata" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster8.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -993,52 +993,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3834145260"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1380,52 +1380,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3718431168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1839,52 +1839,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4156136598"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2226,52 +2226,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="256638798"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2613,52 +2613,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2879167433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3078,52 +3078,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2920208534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3465,52 +3465,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="371085034"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3775,52 +3775,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451826715"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="5032" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Anpassad layout">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4029,52 +4029,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3708364402"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4416,52 +4416,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1443415505"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4803,52 +4803,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2287396051"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Logotyp">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5264,52 +5264,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3393581927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5651,52 +5651,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1856610136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Stor titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6110,52 +6110,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804618534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mindre titel">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6425,52 +6425,52 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3333750" y="8542442"/>
             <a:ext cx="3619500" cy="1203116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047421375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/></Relationships>
 </file>
 
@@ -13091,51 +13091,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="813">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="5304">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="5667">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/tillampningar/sociala-medier" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/myportal/enhetssida/grafisk-profil/mallbibliotek/mallar-for-office" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.goteborg.se/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborgonline.sharepoint.com/sites/digitalanavet-service-support-och-stod-i-arbetet/_layouts/15/DocIdRedir.aspx?ID=NAVETSEET3-11977015-873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109124030868" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goteborg.se/grafiskprofil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goteborg.se/wps/portal?uri=gbglnk%3a2025109125555543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
@@ -13339,72 +13339,61 @@
               <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>png</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="255588" indent="-255588">
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...4 lines deleted...]
-              <a:t>Avsluta med logotyp om du gör en film (mp4). Mall i kvadratiskt format finns för film på sidan </a:t>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Avsluta med logotyp om du gör en film (mp4). Mallar för film finns på sidan </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Mallbibliotek</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel 11" descr="Rektangel som markerar Layout-val.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A272E0-2038-4177-86F6-46FC01FC1A46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6497448" y="3755551"/>
             <a:ext cx="1396681" cy="253566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14196,50 +14185,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5859FF3-5AEF-4FCE-81F7-9F78BFC6FCCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474935789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14348,50 +14344,57 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2E43D88-3C67-34C7-9FC8-C60349AEA9BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="textruta 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC6004D9-9F33-2B7D-2E56-E9D1F518BFC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1290638" y="1866900"/>
             <a:ext cx="5279635" cy="1385802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF2B0"/>
           </a:solidFill>
         </p:spPr>
@@ -14408,102 +14411,109 @@
               </a:rPr>
               <a:t>Inlägg med logotyp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="2000" baseline="30000" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" baseline="30000" dirty="0"/>
               <a:t>Om du vill förtydliga avsändare ytterligare kan du använda denna layout med logotyp i botten. Dubbelkolla så att logotypen inte döljs av annat innehåll i kanalen du publicerar i.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2035157329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="3000" advClick="0" advTm="3000"/>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow" advClick="0" advTm="3000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7715D4CB-4BE1-8596-5DCF-10424314A10A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Grupp 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C61B4B-1216-6C51-203D-6B9557F5F5C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6475413" y="9666288"/>
             <a:ext cx="3810000" cy="619125"/>
             <a:chOff x="1757698" y="6746785"/>
             <a:chExt cx="3810000" cy="619125"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Frihandsfigur: Form 3">
               <a:extLst>
@@ -20350,50 +20360,57 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289B051F-322A-DFDD-F732-DD0DB2460302}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="10000"/>
               <a:lumOff val="90000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48848777-B42F-74B1-0F92-E6953A15E3F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1968519" y="4021137"/>
             <a:ext cx="6614966" cy="2243137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3B0"/>
@@ -25432,51 +25449,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{F6E30EC5-DD38-44FD-8E2A-8478DCC718F7}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{9F6B6A10-D097-4F09-9AA1-5885F121AB5B}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - ljusblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -25633,51 +25650,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{A526B6BD-1157-4434-9FDA-93B44CA7B0E1}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{CBE61EF1-5122-40A6-B547-7FA59E488587}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme11.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - ljusgrön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -25834,51 +25851,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{1FF10335-A287-4344-B1B5-F41EA5E034F0}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{C1777981-6006-4FBD-889C-E2909FAE1ED9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme12.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - aprikos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26035,51 +26052,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{E30492AA-5C37-4B9C-98E9-EA8C769DFE19}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{D4FFF074-6125-45DE-9B3F-2222057D6E08}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme13.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - ljusrosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26236,51 +26253,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{2F7FD772-CFA8-43AB-A3D1-62432C29A4C2}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{FD0427DC-B890-4024-A8A3-BA911E2C57F3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme14.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - violett">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26437,51 +26454,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{92CF8570-8CB1-4553-BA19-22DBBD862C83}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{AECC6911-D99D-46B4-9129-37266515CB43}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme15.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - ljusgul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -26638,51 +26655,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{ACEF03DB-35AC-4C4E-BB42-D3057B24B8A9}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{B7FE36A0-E423-421B-A8A3-6971AEF9D561}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - mörkblå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -26839,51 +26856,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{E4F653C9-D830-4D4A-8F61-8FE3D7E601AF}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{8222FBA2-A571-4A2A-BADC-826AE2EBC66B}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - röd">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27040,51 +27057,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{4C9A8FFB-9E65-439F-B247-0740C264917B}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{F765AC02-D3B9-4506-ABA8-207ECBB98BF0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - turkos">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27241,51 +27258,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{61B7AB55-BB79-48EA-9ACD-C3F688E724CE}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{7CB1889B-C5B2-4B55-9D53-AAABF3263E46}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - rosa">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27442,51 +27459,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{F16A9D28-45B1-41B2-A7FA-D089B5E8DBD2}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{5D5516AC-120B-4B73-8B38-0E38310E15DD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - grön">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27643,51 +27660,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{2A7D01A0-9203-4C33-BDFE-AC513A3DFF84}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{2CB9B9E0-0F3F-4D31-800E-D04291A39294}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - lila">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -27844,51 +27861,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{37E86760-3BE0-415C-8F9D-DC4F2DEAFD13}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{B753A75A-EE0E-4173-A097-DC5288D69250}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - gul">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stad mörka">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F5564"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFCD37"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0077BC"/>
       </a:accent1>
       <a:accent2>
@@ -28045,51 +28062,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{CC407721-47F2-4F6F-A7F3-EFCCA6769AE6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{E5895C86-1460-4C7E-9DF7-B80A06A667F0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme9.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Instagram inlägg - ljusgrå">
   <a:themeElements>
     <a:clrScheme name="Göteborgs Stads ljusa">
       <a:dk1>
         <a:srgbClr val="1F1F1F"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="555555"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFF3B0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D1D9DC"/>
       </a:accent1>
       <a:accent2>
@@ -28246,114 +28263,114 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_annons_1080x1080.potx" id="{FAF5A6E9-3DAB-46B1-BB5C-C60D128A1C1B}" vid="{17104E6C-2A2D-46F4-A477-E440B32D79F6}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facebook_inlägg_annons_1080x1080.potx" id="{BAEDD001-9F16-4C94-A10A-1AD337973E4F}" vid="{8201C8EC-AC2B-4C71-A0FF-75E869D9CDE2}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template/>
   <ap:TotalTime>0</ap:TotalTime>
-  <ap:Words>327</ap:Words>
+  <ap:Words>324</ap:Words>
   <ap:Application>Microsoft Office PowerPoint</ap:Application>
   <ap:PresentationFormat>Anpassad</ap:PresentationFormat>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:Slides>8</ap:Slides>
   <ap:Notes>0</ap:Notes>
   <ap:HiddenSlides>2</ap:HiddenSlides>
   <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="26">
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Instagram inlägg - vit</vt:lpstr>
       <vt:lpstr>Instagram inlägg - mörkblå</vt:lpstr>
       <vt:lpstr>Instagram inlägg - röd</vt:lpstr>
       <vt:lpstr>Instagram inlägg - turkos</vt:lpstr>
       <vt:lpstr>Instagram inlägg - rosa</vt:lpstr>
       <vt:lpstr>Instagram inlägg - grön</vt:lpstr>
       <vt:lpstr>Instagram inlägg - lila</vt:lpstr>
       <vt:lpstr>Instagram inlägg - gul</vt:lpstr>
       <vt:lpstr>Instagram inlägg - ljusgrå</vt:lpstr>
       <vt:lpstr>Instagram inlägg - ljusblå</vt:lpstr>
       <vt:lpstr>Instagram inlägg - ljusgrön</vt:lpstr>
       <vt:lpstr>Instagram inlägg - aprikos</vt:lpstr>
       <vt:lpstr>Instagram inlägg - ljusrosa</vt:lpstr>
       <vt:lpstr>Instagram inlägg - violett</vt:lpstr>
       <vt:lpstr>Instagram inlägg - ljusgul</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Facebook inlägg annons 1080x1080</dc:title>
   <dc:creator>Förvaltning</dc:creator>
   <lastModifiedBy>Cazuma Mori</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>